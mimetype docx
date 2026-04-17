--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -676,161 +676,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnectivity Explains High Canalicular Network Robustness between Neighboring Osteocyte Lacunae in Human Bone</w:t>
+                <w:t xml:space="preserve">Dose-efficient multimodal microscopy of human tissue at a hard X-ray nanoprobe beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emely Bortel</w:t>
+                <w:t xml:space="preserve">Simone Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Grover</w:t>
+                <w:t xml:space="preserve">Yuhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Eisenstein</w:t>
+                <w:t xml:space="preserve">Nathaly de la Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Seim</w:t>
+                <w:t xml:space="preserve">Till Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+                <w:t xml:space="preserve">Maik Kahnt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced NanoBiomed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.2100090. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.807-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anbr.202100090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522001874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839306v1</w:t>
+                <w:t xml:space="preserve">hal-03839350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed scale dense convolutional networks for x-ray phase contrast imaging</w:t>
               </w:r>
@@ -914,2060 +914,2060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-efficient multimodal microscopy of human tissue at a hard X-ray nanoprobe beamline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear primal–dual algorithm for the phase and absorption retrieval from a single phase contrast image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannara Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522001874⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (20), pp.5389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.469174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839350v1</w:t>
+                <w:t xml:space="preserve">hal-03839399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear primal–dual algorithm for the phase and absorption retrieval from a single phase contrast image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kannara Mom</w:t>
+                <w:t xml:space="preserve">Evaluation of imaging setups for quantitative phase contrast nanoCT of mineralized biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.469174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.843-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522003137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839399v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of imaging setups for quantitative phase contrast nanoCT of mineralized biomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray in-line holography and holotomography at the NanoMAX beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kalbfleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Kahnt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Hesse</w:t>
+                <w:t xml:space="preserve">Khachiwan Buakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (3), pp.843-852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522003137⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.224 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521012200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839386v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray in-line holography and holotomography at the NanoMAX beamline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Anti-Angiogenic Treatment on Bone Vascularization in a Murine Model of Breast Cancer Bone Metastasis Using Synchrotron Radiation Micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kalbfleisch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Philippe Clezardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577521012200⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14143443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839478v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anti-Angiogenic Treatment on Bone Vascularization in a Murine Model of Breast Cancer Bone Metastasis Using Synchrotron Radiation Micro-CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Xu</w:t>
+                <w:t xml:space="preserve">Interconnectivity Explains High Canalicular Network Robustness between Neighboring Osteocyte Lacunae in Human Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emely Bortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t>
+                <w:t xml:space="preserve">Liam Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+                <w:t xml:space="preserve">Neil Eisenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Geraci</w:t>
+                <w:t xml:space="preserve">Christian Seim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clezardin</w:t>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (14), pp.3443. </w:t>
+              <w:t xml:space="preserve">Advanced NanoBiomed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.2100090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14143443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anbr.202100090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839409v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyPhase - a Python package for X-ray phase imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Figueirinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Mouton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannara Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.1261-1266</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.1261-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521004951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079891v1</w:t>
+                <w:t xml:space="preserve">hal-03408044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyPhase - a Python package for X-ray phase imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of bone microvasculature in mouse model using the monogenic signal phase asymmetry and marker-controlled watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577521004951⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.125005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac047d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408044v1</w:t>
+                <w:t xml:space="preserve">hal-03408070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of bone microvasculature in mouse model using the monogenic signal phase asymmetry and marker-controlled watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Xu</w:t>
+                <w:t xml:space="preserve">Evaluation of simulators for x-ray speckle-based phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (12), pp.125005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac047d⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66 (17), pp.1--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408070v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of simulators for x-ray speckle-based phase contrast imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyPhase - a Python package for X-ray phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Figueirinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1261-1266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329939v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Monte Carlo Simulation of X-ray phase contrast using GATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the influence of two strain rates on the relationship between human cortical bone toughness and micro-structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.391471⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (3), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411919884776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557781v1</w:t>
+                <w:t xml:space="preserve">hal-02441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of two strain rates on the relationship between human cortical bone toughness and micro-structure?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Monte Carlo Simulation of X-ray phase contrast using GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mitton</w:t>
+                <w:t xml:space="preserve">Zhenjie Cen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 234 (3), 16 p. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.14522-14535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954411919884776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.391471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441823v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading condition and anatomical location on human cortical bone linear micro-cracks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058768v1</w:t>
+                <w:t xml:space="preserve">hal-02107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Influence of loading condition and anatomical location on human cortical bone linear micro-cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90, pp.254-266. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (04), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107625v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+                <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807344v1</w:t>
+                <w:t xml:space="preserve">hal-01591039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 204 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">U. Wolfram</w:t>
+                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pacureanu</w:t>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 269 (1), pp.36-47. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591039v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of phase retrieval approaches in magnified X-ray phase nano computerized tomography applied to bone tissue</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (9), pp.11110-11124. </w:t>
@@ -3081,472 +3081,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Coherent Hard X-Ray Tomographies with Phase Retrieval to Generate Three-Dimensional Models of Forming Bone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Duda</w:t>
+                <w:t xml:space="preserve">F. Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stienen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886993v1</w:t>
+                <w:t xml:space="preserve">hal-01706735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Phase Tomography: An Emerging Imaging Method for Microvessel Detection in Engineered Bone of Craniofacial Districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Liccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Tromba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2017.00769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. A Gallardo</w:t>
+                <w:t xml:space="preserve">Combining Coherent Hard X-Ray Tomographies with Phase Retrieval to Generate Three-Dimensional Models of Forming Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emely Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schneider</w:t>
+                <w:t xml:space="preserve">Alexander Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stienen</w:t>
+                <w:t xml:space="preserve">Georg Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (18), </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706735v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate influence on human cortical bone toughness: A comparative study of four paired anatomical sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Mirea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3751,1181 +3751,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-Nano-Tomografie mit Phasenkontrast Eine neue Dimension in der Analyse von Osteozytenlakunen, Kanalikuli und der extrazellulären Knochenmatrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D X-ray ultra-microscopy of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hesse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.441-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-015-3257-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998154v1</w:t>
+                <w:t xml:space="preserve">hal-01228691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray ultra-microscopy of bone tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of regularized phase retrieval algorithms on bone scaffolds seeded with bone cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tavella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.441-455. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.N215-N231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00198-015-3257-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/9/N215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228691v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of regularized phase retrieval algorithms on bone scaffolds seeded with bone cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron-Nano-Tomografie mit Phasenkontrast Eine neue Dimension in der Analyse von Osteozytenlakunen, Kanalikuli und der extrazellulären Knochenmatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tavella</w:t>
+                <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruggiu</w:t>
+                <w:t xml:space="preserve">P. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Peyrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Schrof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Männicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osteologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (02), pp.83-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299696v1</w:t>
+                <w:t xml:space="preserve">hal-01998154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">Susanne Schrof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538205v1</w:t>
+                <w:t xml:space="preserve">hal-01123891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose fractionation in synchrotron radiation x-ray phase micro-tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dong</w:t>
+                <w:t xml:space="preserve">Distribution of mesoscale elastic properties and mass density in the human femoral shaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rohrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7543⟩</w:t>
+              <w:t xml:space="preserve">Connective Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03008207.2015.1013627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205976v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Synchrotron X-ray phase nano-tomography-based analysis of the lacunar–canalicular network morphology and its relation to the strains experienced by osteocytes in situ as predicted by case-specific finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Schrof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Männicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2324⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-014-0601-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123891v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of mesoscale elastic properties and mass density in the human femoral shaft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+                <w:t xml:space="preserve">Assessment of bone vascularization and its role in bone remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connective Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/03008207.2015.1013627⟩</w:t>
+              <w:t xml:space="preserve">BoneKEy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (19), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bonekey.2015.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01228648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray phase nano-tomography-based analysis of the lacunar–canalicular network morphology and its relation to the strains experienced by osteocytes in situ as predicted by case-specific finite element analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susanne Schrof</w:t>
+                <w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Männicke</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (2), pp.267-282. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-014-0601-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124445v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of bone vascularization and its role in bone remodeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose fractionation in synchrotron radiation x-ray phase micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">T. Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cleret</w:t>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vanden Bossche</w:t>
+                <w:t xml:space="preserve">P. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BoneKEy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (19), pp.662. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (19), pp.7543-7566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bonekey.2015.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/19/7543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058870v1</w:t>
+                <w:t xml:space="preserve">hal-01205976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D osteocyte lacunar morphometric properties and distributions in human femoral cortical bone using synchrotron radiation micro-CT images</w:t>
               </w:r>
@@ -4937,77 +4937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.172-185. </w:t>
@@ -5039,295 +5039,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of Mass Density and 3D Osteocyte Lacunar Properties in Bisphosphonate-Related Osteonecrotic Human Jaw Bone, a Synchrotron µCT Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Accessing osteocyte lacunar geometrical properties in human jaw bone on the sub-micron length scale using Synchrotron Radiation µCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Mannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (3), pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976988v1</w:t>
+                <w:t xml:space="preserve">hal-01049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing osteocyte lacunar geometrical properties in human jaw bone on the sub-micron length scale using Synchrotron Radiation µCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Alterations of Mass Density and 3D Osteocyte Lacunar Properties in Bisphosphonate-Related Osteonecrotic Human Jaw Bone, a Synchrotron µCT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Mannicke</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 255 (3), pp.158-168. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e88481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01049775v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental comparison of grating- and propagation-based hard X-ray phase tomography of soft tissue</w:t>
               </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and Nano-CT for the Study of Bone Ultrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,64 +5603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7767-7775. </w:t>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computed Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 03 (04), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5815,103 +5815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors for X-ray in-line phase tomography of heterogeneous objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.20130129. </w:t>
@@ -5943,2938 +5943,2938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line phase tomography using nonlinear phase retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Holotomography versus X-ray grating interferometry: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (24), pp.244105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123786v1</w:t>
+                <w:t xml:space="preserve">hal-01123835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear approaches for the single-distance phase retrieval problem involving regularizations with sparsity constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">absorption and phase retrieval with tikhonov and joint sparsity regularizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Davidoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.003977⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2013.7.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849995v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the 3D orientation of mineralized collagen fibrils in human lamellar bone using synchrotron X-ray phase nano-tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Adaptive filtering for enhancement of the osteocyte cell network in 3D microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Hesse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00849943v1</w:t>
+                <w:t xml:space="preserve">hal-00796614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holotomography versus X-ray grating interferometry: A comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Maennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123835v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">absorption and phase retrieval with tikhonov and joint sparsity regularizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2013.7.267⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (22), pp.27185-27196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796601v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filtering for enhancement of the osteocyte cell network in 3D microtomography images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Three years after transplants in human mandibles, histological and in-line HT revealed that stem cells regenerated a compact rather than a spongy bone: biological and clinical implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Muller</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rustichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (4), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2012-0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00796614v1</w:t>
+                <w:t xml:space="preserve">hal-00828517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-013-0639-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951410v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-line phase tomography using nonlinear phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (LXII), pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825241v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years after transplants in human mandibles, histological and in-line HT revealed that stem cells regenerated a compact rather than a spongy bone: biological and clinical implication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Nonlinear approaches for the single-distance phase retrieval problem involving regularizations with sparsity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5966/sctm.2012-0136⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (17), pp.3977-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.003977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828517v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Investigation of the 3D orientation of mineralized collagen fibrils in human lamellar bone using synchrotron X-ray phase nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Chabrol</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (5), pp.552-559. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.8118-8127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-013-0639-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821105v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histogram feature-based classification improves differentiability of early bone healing stages from micro-computed tomographic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale imaging of the bone cell network with synchrotron X-ray tomography: optimization of acquisition setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Preininger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Varga</w:t>
+                <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gerigk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (4), pp.469-476. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.2229-2238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RCT.0b013e31825eae8a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3697525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797086v1</w:t>
+                <w:t xml:space="preserve">hal-00797999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of the bone cell network with synchrotron X-ray tomography: optimization of acquisition setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">X-ray in-line phase tomography of multimaterial objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3697525⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (11), pp.2151-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797999v1</w:t>
+                <w:t xml:space="preserve">hal-00827773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Phase Nanotomography Resolves the 3D Human Bone Ultrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Nonlinear phase retrieval using projection operator and iterative wavelet thresholding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035691⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.579-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2207113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827779v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and experimental determination of signal-to-noise ratio and figure of merit in three phase-contrast imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Diemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (25), pp.27670-27690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.027670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray in-line phase tomography of multimaterial objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">X-Ray Phase Nanotomography Resolves the 3D Human Bone Ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.002151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e35691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827773v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phase retrieval using projection operator and iterative wavelet thresholding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of tissue level properties in a human femoral cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rohrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lakshmanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gerisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (9), pp.579-582. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (13), pp.2264-2270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2207113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798002v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of tissue level properties in a human femoral cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Histogram feature-based classification improves differentiability of early bone healing stages from micro-computed tomographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Preininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gerisch</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gerigk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RCT.0b013e31825eae8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00827625v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (23), pp.22809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825245v1</w:t>
+                <w:t xml:space="preserve">hal-02000438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative phase and absorption tomography with an X-ray grating interferometer and synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (11), pp.2526-2532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201184276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000438v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase and absorption tomography with an X-ray grating interferometer and synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whispering to the Deaf: Communication by a Frog without External Vocal Sac or Tympanum in Noisy Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Zanette</w:t>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Mohr</w:t>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201184276⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825243v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering to the Deaf: Communication by a Frog without External Vocal Sac or Tympanum in Noisy Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda Prisby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Boistel</w:t>
+                <w:t xml:space="preserve">Zsolt Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubin</w:t>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cloetens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gillet</w:t>
+                <w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825242v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Intermittent PTH(1-84) Is Osteoanabolic but Not Osteoangiogenic and Relocates Bone Marrow Blood Vessels Closer to Bone-Forming Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Prisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Peter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guignandon</w:t>
+                <w:t xml:space="preserve">Fabrice Mac-Way</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t>
+                <w:t xml:space="preserve">Marie-Therese Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (1), pp.139-145. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (11), pp.2583-2596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2010.2091282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825244v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of Phase Retrieval with Phase-Attenuation Duality Prior for 3D Holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (9), pp.2428 - 2436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8908,90 +8908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized phase tomography enables study of mineralized and unmineralized tissue in porous bone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tortelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cancedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9036,342 +9036,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Maisey</w:t>
+                <w:t xml:space="preserve">J.G. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0807047106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443410v1</w:t>
+                <w:t xml:space="preserve">hal-00721470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Maisey</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721470v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-wavelet regularization of phase retrieval in x-ray in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Opt Soc Am A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26, pp.1876-1881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9396,90 +9396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative comparison of direct phase retrieval algorithms in in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (10), pp.4556--4566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9526,77 +9526,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed transfer function and transport of intensity approach for phase retrieval in the Fresnel region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (12), pp.1617-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9643,77 +9643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed contrast transfer and transport of intensity approach for phase retrieval in the Fresnel region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.1617--1619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10138,90 +10138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human femoral lacuno-canalicular network by X-ray nano-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biolang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10352,226 +10352,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear primal-dual method for X-ray in-line phase contrast imaging</w:t>
+                <w:t xml:space="preserve">Apprentissage de méthodes itératives pour l’imagerie de contraste de phase des rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kannara Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (Gretsi 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706059v1</w:t>
+                <w:t xml:space="preserve">hal-03706103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de méthodes itératives pour l’imagerie de contraste de phase des rayons X</w:t>
+                <w:t xml:space="preserve">Nonlinear primal-dual method for X-ray in-line phase contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kannara Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (Gretsi 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2619732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706103v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Bone Vessels in 3D Micro-CT Images Using the Monogenic Signal Phase and Watershed</w:t>
               </w:r>
@@ -10583,51 +10583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2020, Iowa City, United States. pp.741-744, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10661,103 +10661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of human cortical bones in upper and lower limbs. Is there any difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of Vertebrate Morpholog - ICVM12-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, PRAGUE, France. pp. S18-S19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10776,1937 +10776,1937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOW-DOSE SYNCHROTRON NANO-CT VIA COMPRESSED SENSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">The International Symposium on Biomedical Imaging (ISBI'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868513v1</w:t>
+                <w:t xml:space="preserve">hal-01774857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW-DOSE SYNCHROTRON NANO-CT VIA COMPRESSED SENSING</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Biomedical Imaging (ISBI'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774857v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868512v1</w:t>
+                <w:t xml:space="preserve">hal-01868513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Gauthier</w:t>
+                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246326v1</w:t>
+                <w:t xml:space="preserve">hal-01577017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576896v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. Paper 10391-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577039v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput three-dimensional imaging of myelin fibers in the whole mouse brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+                <w:t xml:space="preserve">Assessment of the lacuno-canalicular network in human bone from magnified phase nano-CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User -Dedicated Microsymposium 2 (UDM2) ESRF user meeting 2017 - Quantitative coherent X -ray diffraction imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop IBDW/ESUCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kloster Banz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466159v1</w:t>
+                <w:t xml:space="preserve">hal-01598363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817548v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Phase retrieval in 3D X-ray magnified phase nano CT: Imaging bone tissue at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577017v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598039v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the lacuno-canalicular network in human bone from magnified phase nano-CT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boliang Yu</w:t>
+                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop IBDW/ESUCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kloster Banz, Germany</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598363v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boliang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598012v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576975v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase retrieval in 3D X-ray magnified phase nano CT: Imaging bone tissue at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boliang Yu</w:t>
+                <w:t xml:space="preserve">High throughput three-dimensional imaging of myelin fibers in the whole mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">User -Dedicated Microsymposium 2 (UDM2) ESRF user meeting 2017 - Quantitative coherent X -ray diffraction imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597635v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHROTRON RADIATION PHASE CT FOR THE INVESTIGATION OF NANO PROPERTIES IN FEMORAL HUMAN BONE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482339v1</w:t>
+                <w:t xml:space="preserve">hal-01494078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12768,1615 +12768,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">Comparison of propagation-based phase contrast tomography and full-field optical coherence tomography on bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494078v1</w:t>
+                <w:t xml:space="preserve">hal-01482563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of propagation-based phase contrast tomography and full-field optical coherence tomography on bone tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Microscopy Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482563v1</w:t>
+                <w:t xml:space="preserve">hal-01482046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed effects on the mechanical properties of cortical bone. Challenges for fracture risk prediction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">SYNCHROTRON RADIATION PHASE CT FOR THE INVESTIGATION OF NANO PROPERTIES IN FEMORAL HUMAN BONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482046v1</w:t>
+                <w:t xml:space="preserve">hal-01482339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast virtual histology of unstained mouse brains using in-line X-ray phase tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Biomedical applications of X-ray nano-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Desestret</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">J.C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loriane Weber</w:t>
+                <w:t xml:space="preserve">S. Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Molecular Imaging Meeting -EMIM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413413v1</w:t>
+                <w:t xml:space="preserve">hal-01286616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical applications of X-ray nano-imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very High-Resolution Imaging of Post-Mortem Human Cardiac Tissue Using X-Ray Phase Contrast Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
+                <w:t xml:space="preserve">I. Mirea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. da Silva</w:t>
+                <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bohic</w:t>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference, FIMH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.172-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20309-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286616v1</w:t>
+                <w:t xml:space="preserve">hal-01207827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High-Resolution Imaging of Post-Mortem Human Cardiac Tissue Using X-Ray Phase Contrast Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Varray</w:t>
+                <w:t xml:space="preserve">3D X-Ray imaging of bone tissue from micro to nano scale and associated inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+                <w:t xml:space="preserve">Alina Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference, FIMH 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207827v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-Ray imaging of bone tissue from micro to nano scale and associated inverse problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+                <w:t xml:space="preserve">3D Morphological Analysis of Lacuno-canalicular Network from SR Micro CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Toma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">Galateia Kazakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285028v1</w:t>
+                <w:t xml:space="preserve">inserm-01155023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Morphological Analysis of Lacuno-canalicular Network from SR Micro CT Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pei Dong</w:t>
+                <w:t xml:space="preserve">Fast virtual histology of unstained mouse brains using in-line X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galateia Kazakia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 174-175</w:t>
+              <w:t xml:space="preserve">European Molecular Imaging Meeting -EMIM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01155023v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations Of Mass Density And 3D Osteocyte Lacunar Properties In Bisphosphonate Related Osteonecrotic Human Jaw Bone, A Synchrotron µCT Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EFORT Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050022v1</w:t>
+                <w:t xml:space="preserve">hal-01967299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Alterations Of Mass Density And 3D Osteocyte Lacunar Properties In Bisphosphonate Related Osteonecrotic Human Jaw Bone, A Synchrotron µCT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Weber</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hesse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">15th EFORT Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967299v1</w:t>
+                <w:t xml:space="preserve">hal-01050022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 3D Lacuno Canalicular Network From SR Nano CT at Two Scales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Peri-Lacunar and Peri-Canalicular Tissue Mass Densities and Gradients are Determined by Tissue Age and Remodeling Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Euro Bioinspired Materials - International School and Conference on Biological Materials Science 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050234v1</w:t>
+                <w:t xml:space="preserve">hal-01050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-Lacunar and Peri-Canalicular Tissue Mass Densities and Gradients are Determined by Tissue Age and Remodeling Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Assessment of the 3D Lacuno Canalicular Network From SR Nano CT at Two Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Bioinspired Materials - International School and Conference on Biological Materials Science 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050122v1</w:t>
+                <w:t xml:space="preserve">hal-01050234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Synchroton radiation X-ray micro- and nano-tomography for bone, vascularisation and soft tissue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14401,51 +14401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval in X­ray in­line phase tomography ­- developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle - 9e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14470,90 +14470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval in in-line phase tomography - developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced X-Ray Tomography: Experiment, Modeling, and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14572,3079 +14572,3079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01050361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending validity of X-ray in-line phase tomography to heterogeneous objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Design of priors for X-ray in-line phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging - ISBI2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850000v1</w:t>
+                <w:t xml:space="preserve">hal-00850001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level set regularization for nonlinear absorption and phase retrieval in X-ray phase contrast tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Case specific finite element analysis of the strains experienced by osteocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
+              <w:t xml:space="preserve">V International Conference on Computational Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850003v1</w:t>
+                <w:t xml:space="preserve">hal-00849998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE 3D ORIENTATION OF MINERALIZED COLLAGEN FIBRILS IN HUMAN LAMELLAR BONE AND ITS MECHANICAL CONSEQUENCES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Level set regularization for nonlinear absorption and phase retrieval in X-ray phase contrast tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics (ESB2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849997v1</w:t>
+                <w:t xml:space="preserve">hal-00850003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case specific finite element analysis of the strains experienced by osteocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">THE 3D ORIENTATION OF MINERALIZED COLLAGEN FIBRILS IN HUMAN LAMELLAR BONE AND ITS MECHANICAL CONSEQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference on Computational Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. in press</w:t>
+              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics (ESB2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849998v1</w:t>
+                <w:t xml:space="preserve">hal-00849997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of priors for X-ray in-line phase tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synchrotron radiation micro-CT imaging of the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pacureanu</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging - ISBI2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress of Radiology (ECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B‑0890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/ecr2013/B-0890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850001v1</w:t>
+                <w:t xml:space="preserve">hal-00843937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors for X-ray in-line phase tomography of heterogeneous objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Symposium on Image Analysis - SSBA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation micro-CT imaging of the mouse brain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Extending validity of X-ray in-line phase tomography to heterogeneous objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Olivier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Radiology (ECR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1594/ecr2013/B-0890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00843937v1</w:t>
+                <w:t xml:space="preserve">hal-00850000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic 3D imaging of biological specimens at micro and nano scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">X-ray in-line phase micro-CT for simultaneous bone and soft tissue visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allalou</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the Berlin-Brandenburg School for Regenerative Therapies "The Show of Regeneration"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838751v1</w:t>
+                <w:t xml:space="preserve">hal-00828737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray in-line phase micro-CT for simultaneous bone and soft tissue visualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Absorption and phase retrieval in phase contrast imaging with non linear Tikhonov regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on New Computational Methods for Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.012012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828737v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray CT imaging of the bone Lacuno-Canalicular Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative and projection operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1788-1791, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235929⟩</w:t>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830315v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Non-Linear Phase Retrieval Combined with Iterative Thresholding in Wavelet Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Società Italiana di Fisica XCVIII Congresso Nazionale, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.884-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842707v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography Imaging of the mouse brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Non-destructive and Multi-modal 3D Imaging of Biological Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ième congrès de l'Association Française d'Histopathologie (AFH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2012 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841415v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography as a new method to detect iron oxide nanoparticles in the brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Reconstruction non linéaire de la phase avec operateurs de projection combinée avec un seuillage itératif en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America (RSNA) annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chicago, United States. pp.LL-NRS-TH6A</w:t>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841413v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique d'imagerie cérébrale microscopique: l'imagerie par rayonnement synchrotron chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction non linéaire de la phase avec operateurs de projection combinée avec un seuillage itératif en ondelettes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">3D X-ray CT imaging of the bone Lacuno-Canalicular Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1788-1791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840491v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Phase Retrieval Combined with Iterative Thresholding in Wavelet Coordinates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piattelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.884-888</w:t>
+              <w:t xml:space="preserve">Società Italiana di Fisica XCVIII Congresso Nazionale, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830831v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive and Multi-modal 3D Imaging of Biological Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fleck</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography Imaging of the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">27ième congrès de l'Association Française d'Histopathologie (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830786v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and phase retrieval in phase contrast imaging with non linear Tikhonov regularization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography as a new method to detect iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on New Computational Methods for Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiological Society of North America (RSNA) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chicago, United States. pp.LL-NRS-TH6A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830487v1</w:t>
+                <w:t xml:space="preserve">hal-00841413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative and projection operators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Propagation based X-ray phase microtomography of multi-material objects for simultaneous bone and soft tissue visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.106-109, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235495⟩</w:t>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.210-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830251v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation based X-ray phase microtomography of multi-material objects for simultaneous bone and soft tissue visualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">3D nano-CT: a new approach for imaging at cellular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Assembly of the French Society for Signal and Image Processing in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830271v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nano-CT: a new approach for imaging at cellular scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Rose</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piattelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the French Society for Signal and Image Processing in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 "Tissue Engineering and Regenerative Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830111v1</w:t>
+                <w:t xml:space="preserve">hal-00842702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Piattelli</w:t>
+                <w:t xml:space="preserve">Synchrotron radiation CT from the micro to nanoscale for the investigation of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 "Tissue Engineering and Regenerative Medicine"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering, "Developments in X-Ray Tomography VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.85060L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.939473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842702v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation CT from the micro to nanoscale for the investigation of bone tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Reconstruction non linéaire itératif des images de phase en rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering, "Developments in X-Ray Tomography VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842807v1</w:t>
+                <w:t xml:space="preserve">hal-00828895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction non linéaire itératif des images de phase en rayons X</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Imaging of the Bone Cell Network with Nanoscale Synchrotron Radiation Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">SSBA 2012, Symposium on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828895v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the Bone Cell Network with Nanoscale Synchrotron Radiation Computed Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Isotropic 3D imaging of biological specimens at micro and nano scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ishaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSBA 2012, Symposium on Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Symposium of the Berlin-Brandenburg School for Regenerative Therapies "The Show of Regeneration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838688v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of 3D cellular networks from SR-micro-CT images</w:t>
               </w:r>
@@ -17764,90 +17764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear phase retrieval from fresnel diffraction patterns using the frechet derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Davidoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1370-1373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17881,90 +17881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution de phase par seuillage itératif en ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Davidoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17989,51 +17989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D microscopic imaging by synchrotron radiation micro/nano-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18106,51 +18106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet algorithm for zoom-in tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.608-611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18178,76 +18178,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18257,122 +18257,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832244v1</w:t>
+                <w:t xml:space="preserve">hal-00509643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18382,432 +18391,423 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509643v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t>
+                <w:t xml:space="preserve">Quantitative Investigation of Bone Microvascularization from 3D Synchrotron Micro-Computed Tomography in a Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Prisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.1004-1007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825246v1</w:t>
+                <w:t xml:space="preserve">hal-01825261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Investigation of Bone Microvascularization from 3D Synchrotron Micro-Computed Tomography in a Rat Model</w:t>
+                <w:t xml:space="preserve">Simultaneous 3D Imaging of Bone and Vessel Microstructure in a Rat Model: Measurement of Vascular-Trabecular Interdistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Prisby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.1004-1007, </w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.3344-3349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5401752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825261v1</w:t>
+                <w:t xml:space="preserve">hal-01825246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of phase retrieval algorithms in propagation based phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Symposium on Biomedical Imaging: Macro To Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Arlington, United States. pp.552-555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18867,122 +18867,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive index retrieval by combining the contrast transfer function and SART in X-ray in-line phase tomography</w:t>
+                <w:t xml:space="preserve">Regularized phase retrieval algorithms for X-ray phase tomography of 3D bone cell culture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288073v1</w:t>
+                <w:t xml:space="preserve">hal-01236233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regularized phase retrieval algorithms for x-ray phase contrast tomography - application on experimental data</w:t>
               </w:r>
@@ -18994,64 +19007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19070,312 +19083,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized phase retrieval algorithms for X-ray phase tomography of 3D bone cell culture analysis</w:t>
+                <w:t xml:space="preserve">Combining SART and CTF for 3D phase retrieval in X-ray in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236233v1</w:t>
+                <w:t xml:space="preserve">hal-01274028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SART and CTF for 3D phase retrieval in X-ray in-line phase tomography</w:t>
+                <w:t xml:space="preserve">Refractive index retrieval by combining the contrast transfer function and SART in X-ray in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274028v1</w:t>
+                <w:t xml:space="preserve">hal-01288073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regularized phase retrieval algorithms for X-ray phase contrast tomography - application on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journée d'imagerie optique non conventionnelle (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19426,77 +19426,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering – MSE2014 Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
@@ -19639,77 +19639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-Ray Phase Nanotomography for Bone Tissue Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19756,90 +19756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking Inside Marine Organisms with Magnetic Resonance and X-ray Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Zanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheylen Daghfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19929,64 +19929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy: Science, Technology, Applications and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, pp.391-402, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20043,103 +20043,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone ultrastructure resolved in 3D by phase nanotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20463,51 +20463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Fiedler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202512383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15235609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.484862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emely Bortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Grover" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Eisenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anbr.202100090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.443330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly de la Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Dreier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Kahnt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522001874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.469174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522003137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kalbfleisch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachiwan Buakor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143443" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Figueirinhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Forien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521004951" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac047d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f38" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00039" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giuliani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mazzoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Mele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Liccardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Tromba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mirea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schrof" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#228;nnicke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3257-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/N215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Varga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schrof" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohrbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2015.1013627" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#228;nnicke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0601-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Bossche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bonekey.2015.29" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Mannicke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominietto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-014-0233-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Davidoiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/act.2014.34007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0129" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davidoiu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.003977" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.05.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKM4246T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848595" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2013.7.267" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97C1B050-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Maennicke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rustichelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desiderio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2012-0136" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Preininger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerigk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31825eae8a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3697525" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035691" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Diemoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027670" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002151" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2207113" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmanan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerisch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.06.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4Z5XD5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zanette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mohr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201184276" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022080" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2048608" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tortelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cancedda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03345.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Guigay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2975224" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guigay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.32.001617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443269v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guigay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvan Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Alloo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429406v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706059v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619732" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054374v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098530" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598363v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482563v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Di Tommaso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6266" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413413v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_20" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Kazakia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050122v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054192v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050361v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850003v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849998v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850001v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843937v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/ecr2013/B-0890" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838751v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ishaq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allalou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828737v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235929" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841413v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828727v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840491v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830831v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830786v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830251v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235495" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235521" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830111v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842807v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuluaga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.939473" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828895v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838688v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825257v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rollet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872796" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825259v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872655" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924629v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116309" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825260v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490103" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825261v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333832" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825262v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356911" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236233v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274028v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00368-5_6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48606-1_1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268594v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527675418.ch7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Alloo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin M. Pavlov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Fiedler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202512383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15235609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.484862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly de la Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Dreier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Kahnt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522001874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.443330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.469174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522003137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kalbfleisch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachiwan Buakor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emely Bortel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Grover" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Eisenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anbr.202100090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Figueirinhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Forien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521004951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac047d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mazzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Mele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Liccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Tromba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00769" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mirea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3257-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggiu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/N215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schrof" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#228;nnicke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Varga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schrof" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2324" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohrbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2015.1013627" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#228;nnicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Bossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bonekey.2015.29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Mannicke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12147" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominietto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-014-0233-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Davidoiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/act.2014.34007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0129" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davidoiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2013.7.267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97C1B050-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Maennicke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rustichelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desiderio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2012-0136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.003977" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.05.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKM4246T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3697525" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2207113" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Diemoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027670" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035691" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerisch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4Z5XD5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Preininger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerigk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31825eae8a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zanette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mohr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201184276" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2048608" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tortelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cancedda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03345.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Guigay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2975224" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guigay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.32.001617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443269v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guigay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvan Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Alloo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429406v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619732" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054374v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098530" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774857v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598363v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466159v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482563v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Di Tommaso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6266" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirea" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_20" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Kazakia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050022v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050122v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050234v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054192v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050361v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850001v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849998v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850003v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849997v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843937v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/ecr2013/B-0890" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850005v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830487v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830251v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235495" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830831v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830315v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235929" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841415v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830271v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235521" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830111v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuluaga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.939473" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828895v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838688v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ishaq" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allalou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825257v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rollet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872796" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825259v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872655" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924629v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116309" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825260v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490103" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333832" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825262v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356911" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236233v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288073v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00368-5_6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48606-1_1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268594v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527675418.ch7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Alloo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin M. Pavlov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>