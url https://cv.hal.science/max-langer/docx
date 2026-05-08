--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -676,369 +676,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-efficient multimodal microscopy of human tissue at a hard X-ray nanoprobe beamline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear primal–dual algorithm for the phase and absorption retrieval from a single phase contrast image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannara Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522001874⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (20), pp.5389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.469174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839350v1</w:t>
+                <w:t xml:space="preserve">hal-03839399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed scale dense convolutional networks for x-ray phase contrast imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dose-efficient multimodal microscopy of human tissue at a hard X-ray nanoprobe beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly de la Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Kahnt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (10), pp.2497-2505. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.807-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.443330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522001874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706039v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear primal–dual algorithm for the phase and absorption retrieval from a single phase contrast image</w:t>
+                <w:t xml:space="preserve">Mixed scale dense convolutional networks for x-ray phase contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kannara Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (20), pp.5389. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (10), pp.2497-2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.469174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.443330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839399v1</w:t>
+                <w:t xml:space="preserve">hal-03706039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of imaging setups for quantitative phase contrast nanoCT of mineralized biomaterials</w:t>
               </w:r>
@@ -1167,64 +1167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray in-line holography and holotomography at the NanoMAX beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kalbfleisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Kahnt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khachiwan Buakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyPhase - a Python package for X-ray phase imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Figueirinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyPhase - a Python package for X-ray phase imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Figueirinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,697 +2277,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of loading condition and anatomical location on human cortical bone linear micro-cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Peralta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Farlay</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (04), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107625v1</w:t>
+                <w:t xml:space="preserve">hal-02058768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading condition and anatomical location on human cortical bone linear micro-cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Anisotropic elastic properties of human femoral cortical bone and relationships with composition and microstructure in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+                <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (04), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.254-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058768v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Weber</w:t>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hänsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591039v1</w:t>
+                <w:t xml:space="preserve">hal-01807344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+                <w:t xml:space="preserve">Registration of phase-contrast images in propagation-based X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wolfram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858412v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between human cortical bone toughness and collagen cross-links on paired anatomical locations</w:t>
+                <w:t xml:space="preserve">3D micro structural analysis of human cortical bone in paired femoral diaphysis, femoral neck and radial diaphysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.202-211. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204 (2), pp.182-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807344v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of phase retrieval approaches in magnified X-ray phase nano computerized tomography applied to bone tissue</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (9), pp.11110-11124. </w:t>
@@ -3081,563 +3081,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t>
+                <w:t xml:space="preserve">Synchrotron Phase Tomography: An Emerging Imaging Method for Microvessel Detection in Engineered Bone of Craniofacial Districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langer</w:t>
+                <w:t xml:space="preserve">Alessandra Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Röder</w:t>
+                <w:t xml:space="preserve">Serena Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A Gallardo</w:t>
+                <w:t xml:space="preserve">Luigi Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schneider</w:t>
+                <w:t xml:space="preserve">Davide Liccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stienen</w:t>
+                <w:t xml:space="preserve">Giuliana Tromba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (18), </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706735v1</w:t>
+                <w:t xml:space="preserve">hal-01887024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Phase Tomography: An Emerging Imaging Method for Microvessel Detection in Engineered Bone of Craniofacial Districts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain rate influence on human cortical bone toughness: A comparative study of four paired anatomical sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Giuliani</w:t>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Mazzoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Tromba</w:t>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00769⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887024v1</w:t>
+                <w:t xml:space="preserve">hal-01668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Coherent Hard X-Ray Tomographies with Phase Retrieval to Generate Three-Dimensional Models of Forming Bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Role of internal demagnetizing field for the dynamics of a surface-modulated magnonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
+                <w:t xml:space="preserve">T. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Duda</w:t>
+                <w:t xml:space="preserve">S. Stienen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.36-47. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886993v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate influence on human cortical bone toughness: A comparative study of four paired anatomical sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+                <w:t xml:space="preserve">Combining Coherent Hard X-Ray Tomographies with Phase Retrieval to Generate Three-Dimensional Models of Forming Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emely Bortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Alexander Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Forien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Georg Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.223-230. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2017.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668114v1</w:t>
+                <w:t xml:space="preserve">hal-01886993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the 3D local orientation of myocytes in human cardiac tissue using X-ray phase-contrast micro-tomography and multi-scale analysis</w:t>
               </w:r>
@@ -3848,64 +3848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of regularized phase retrieval algorithms on bone scaffolds seeded with bone cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tavella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schrof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Männicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (02), pp.83-91</w:t>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connective Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.120-132. </w:t>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose fractionation in synchrotron radiation x-ray phase micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,51 +4963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.172-185. </w:t>
@@ -5039,546 +5039,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing osteocyte lacunar geometrical properties in human jaw bone on the sub-micron length scale using Synchrotron Radiation µCT</w:t>
+                <w:t xml:space="preserve">Alterations of Mass Density and 3D Osteocyte Lacunar Properties in Bisphosphonate-Related Osteonecrotic Human Jaw Bone, a Synchrotron µCT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Mannicke</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12147⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e88481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01049775v1</w:t>
+                <w:t xml:space="preserve">hal-00976988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of Mass Density and 3D Osteocyte Lacunar Properties in Bisphosphonate-Related Osteonecrotic Human Jaw Bone, a Synchrotron µCT Study</w:t>
+                <w:t xml:space="preserve">Accessing osteocyte lacunar geometrical properties in human jaw bone on the sub-micron length scale using Synchrotron Radiation µCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Mannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.e88481. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (3), pp.158-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976988v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of grating- and propagation-based hard X-ray phase tomography of soft tissue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dominietto</w:t>
+                <w:t xml:space="preserve">Micro- and Nano-CT for the Study of Bone Ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897225⟩</w:t>
+              <w:t xml:space="preserve">Current Osteoporosis Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11914-014-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058896v1</w:t>
+                <w:t xml:space="preserve">hal-01123878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and Nano-CT for the Study of Bone Ultrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+                <w:t xml:space="preserve">Experimental comparison of grating- and propagation-based hard X-ray phase tomography of soft tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Osteoporosis Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.465-474. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (15), pp.154903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11914-014-0233-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4897225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123878v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision tools to optimize reconstruction parameters in x-ray in-line phase tomography.</w:t>
               </w:r>
@@ -5603,64 +5603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (24), pp.7767-7775. </w:t>
@@ -5815,103 +5815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors for X-ray in-line phase tomography of heterogeneous objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.20130129. </w:t>
@@ -5943,748 +5943,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holotomography versus X-ray grating interferometry: A comparative study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (24), pp.244105. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (22), pp.27185-27196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4848595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123835v1</w:t>
+                <w:t xml:space="preserve">hal-00951410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">absorption and phase retrieval with tikhonov and joint sparsity regularizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Holotomography versus X-ray grating interferometry: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dominietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2013.7.267⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (24), pp.244105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796601v1</w:t>
+                <w:t xml:space="preserve">hal-01123835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filtering for enhancement of the osteocyte cell network in 3D microtomography images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">absorption and phase retrieval with tikhonov and joint sparsity regularizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.013⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2013.7.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00796614v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Maennicke</w:t>
+                <w:t xml:space="preserve">Adaptive filtering for enhancement of the osteocyte cell network in 3D microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2324⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825241v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-based analysis of X-ray in-line phase tomography with application to the detection of iron oxide nanoparticles in the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
+                <w:t xml:space="preserve">Canalicular Network Morphology Is the Major Determinant of the Spatial Distribution of Mass Density in Human Bone Tissue: Evidence by Means of Synchrotron Radiation Phase-Contrast nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Maennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.027185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951410v1</w:t>
+                <w:t xml:space="preserve">hal-01825241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three years after transplants in human mandibles, histological and in-line HT revealed that stem cells regenerated a compact rather than a spongy bone: biological and clinical implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rustichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,77 +6761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation X-Ray Phase Micro-computed Tomography as a New Method to Detect Iron Oxide Nanoparticles in the Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6888,1013 +6888,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-line phase tomography using nonlinear phase retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Investigation of the 3D orientation of mineralized collagen fibrils in human lamellar bone using synchrotron X-ray phase nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.8118-8127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123786v1</w:t>
+                <w:t xml:space="preserve">hal-00849943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear approaches for the single-distance phase retrieval problem involving regularizations with sparsity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Davidoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (17), pp.3977-3986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.52.003977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the 3D orientation of mineralized collagen fibrils in human lamellar bone using synchrotron X-ray phase nano-tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">In-line phase tomography using nonlinear phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (LXII), pp.115-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00849943v1</w:t>
+                <w:t xml:space="preserve">hal-01123786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of the bone cell network with synchrotron X-ray tomography: optimization of acquisition setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">X-Ray Phase Nanotomography Resolves the 3D Human Bone Ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3697525⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e35691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797999v1</w:t>
+                <w:t xml:space="preserve">hal-00827779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray in-line phase tomography of multimaterial objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Nanoscale imaging of the bone cell network with synchrotron X-ray tomography: optimization of acquisition setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pacureanu</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (11), pp.2151-2153. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.2229-2238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.002151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3697525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827773v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phase retrieval using projection operator and iterative wavelet thresholding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Analytical and experimental determination of signal-to-noise ratio and figure of merit in three phase-contrast imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Diemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2207113⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (25), pp.27670-27690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.027670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798002v1</w:t>
+                <w:t xml:space="preserve">hal-00796638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and experimental determination of signal-to-noise ratio and figure of merit in three phase-contrast imaging techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">X-ray in-line phase tomography of multimaterial objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Coan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (25), pp.27670-27690. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (11), pp.2151-2153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.027670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796638v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Phase Nanotomography Resolves the 3D Human Bone Ultrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Nonlinear phase retrieval using projection operator and iterative wavelet thresholding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e35691. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.579-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2012.2207113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827779v1</w:t>
+                <w:t xml:space="preserve">hal-00798002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of tissue level properties in a human femoral cortical bone</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lakshmanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8160,77 +8160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Davidoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,64 +8804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of Phase Retrieval with Phase-Attenuation Duality Prior for 3D Holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8908,90 +8908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized phase tomography enables study of mineralized and unmineralized tissue in porous bone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tortelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cancedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9036,329 +9036,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Maisey</w:t>
+                <w:t xml:space="preserve">J. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721470v1</w:t>
+                <w:t xml:space="preserve">hal-00443410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Maisey</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0807047106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443410v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-wavelet regularization of phase retrieval in x-ray in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9396,51 +9396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative comparison of direct phase retrieval algorithms in in-line phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed transfer function and transport of intensity approach for phase retrieval in the Fresnel region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,77 +9643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed contrast transfer and transport of intensity approach for phase retrieval in the Fresnel region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.1617--1619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10164,51 +10164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biolang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,260 +10776,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW-DOSE SYNCHROTRON NANO-CT VIA COMPRESSED SENSING</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Biomedical Imaging (ISBI'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774857v1</w:t>
+                <w:t xml:space="preserve">hal-01868512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cortical bone crack propagation mechanisms: what about the influence of loading rate?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOW-DOSE SYNCHROTRON NANO-CT VIA COMPRESSED SENSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech Colloquium 594 - Bone remodeling: multiscale mechanical models and multiphysical aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, NANCY, France. 1 p</w:t>
+              <w:t xml:space="preserve">The International Symposium on Biomedical Imaging (ISBI'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868512v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of strain rate on human cortical bone propagation mechanisms</w:t>
               </w:r>
@@ -11054,64 +11054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics (WCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -11134,618 +11134,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577017v1</w:t>
+                <w:t xml:space="preserve">hal-01598039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Cortical Bone Quality Biomarkers: Stiffness, Toughness, Microstructure, Mineralization, Cross-Links and Collagen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional imaging of crack propagation mechanisms in human cortical bone on three paired anatomical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Cai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2017 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, WASHINGTON, United States</w:t>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598039v1</w:t>
+                <w:t xml:space="preserve">hal-01577017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
+                <w:t xml:space="preserve">Assessment of the lacuno-canalicular network in human bone from magnified phase nano-CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boliang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Bone Densitometry Workshop IBDW/ESUCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kloster Banz, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598012v1</w:t>
+                <w:t xml:space="preserve">hal-01598363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the lacuno-canalicular network in human bone from magnified phase nano-CT images</w:t>
+                <w:t xml:space="preserve">Assessment of imaging quality in magnified phase CT of human bone tissue at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boliang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Bone Densitometry Workshop IBDW/ESUCB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Developments in Dev in X Ray Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. Paper 10391-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2272561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598363v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cortical bone elasticity, toughness and bone quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Bone Densitometry Workshop &amp; 7th European Symposium on Ultrasonic Characterization of Bone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, KLOSTER BANZ, Germany. 1 p</w:t>
@@ -11826,51 +11826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t>
@@ -11893,451 +11893,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boliang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577039v1</w:t>
+                <w:t xml:space="preserve">hal-04246326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical challenges to predict bone fracture using X-rays tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576896v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a relationship between human cortical bone toughness and collagen enzymatic cross-links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Follet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, SEVILLE, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817548v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional X-Ray imaging of bone microdamage in bone tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remy Gauthier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12351,69 +12351,69 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th European Calcified Tissue Society congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Salzburg (Austria), Austria</w:t>
+              <w:t xml:space="preserve">, May 2017, SALZBOURG, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246326v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput three-dimensional imaging of myelin fibers in the whole mouse brain</w:t>
               </w:r>
@@ -12518,277 +12518,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494078v1</w:t>
+                <w:t xml:space="preserve">hal-01482276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN CORTICAL BONE TOUGHNESS AT TWO STRAIN RATES ON THREE PAIRED ANATOMICAL LOCATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Registration of Fresnel diffraction patterns for X-ray phase nanotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hänsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on X-Ray Microscopy XRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482276v1</w:t>
+                <w:t xml:space="preserve">hal-01494078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of propagation-based phase contrast tomography and full-field optical coherence tomography on bone tissue</w:t>
               </w:r>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th European Microscopy Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
@@ -12960,51 +12960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on the Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics (ESB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
@@ -13158,64 +13158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical applications of X-ray nano-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,51 +13335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference, FIMH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.172-179, </w:t>
@@ -13443,51 +13443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,64 +13581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galateia Kazakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 174-175</w:t>
@@ -13786,571 +13786,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Alterations Of Mass Density And 3D Osteocyte Lacunar Properties In Bisphosphonate Related Osteonecrotic Human Jaw Bone, A Synchrotron µCT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Weber</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hesse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">15th EFORT Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967299v1</w:t>
+                <w:t xml:space="preserve">hal-01050022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations Of Mass Density And 3D Osteocyte Lacunar Properties In Bisphosphonate Related Osteonecrotic Human Jaw Bone, A Synchrotron µCT Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Dose fractionation in X-ray In-line Phase Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EFORT Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050022v1</w:t>
+                <w:t xml:space="preserve">hal-01967299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-Lacunar and Peri-Canalicular Tissue Mass Densities and Gradients are Determined by Tissue Age and Remodeling Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Assessment of the 3D Lacuno Canalicular Network From SR Nano CT at Two Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Bioinspired Materials - International School and Conference on Biological Materials Science 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050122v1</w:t>
+                <w:t xml:space="preserve">hal-01050234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 3D Lacuno Canalicular Network From SR Nano CT at Two Scales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Peri-Lacunar and Peri-Canalicular Tissue Mass Densities and Gradients are Determined by Tissue Age and Remodeling Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Euro Bioinspired Materials - International School and Conference on Biological Materials Science 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050234v1</w:t>
+                <w:t xml:space="preserve">hal-01050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Synchroton radiation X-ray micro- and nano-tomography for bone, vascularisation and soft tissue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Lafage-Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14401,51 +14401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval in X­ray in­line phase tomography ­- developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle - 9e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14470,77 +14470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval in in-line phase tomography - developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,851 +14572,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01050361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of priors for X-ray in-line phase tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">THE 3D ORIENTATION OF MINERALIZED COLLAGEN FIBRILS IN HUMAN LAMELLAR BONE AND ITS MECHANICAL CONSEQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging - ISBI2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics (ESB2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850001v1</w:t>
+                <w:t xml:space="preserve">hal-00849997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case specific finite element analysis of the strains experienced by osteocytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Level set regularization for nonlinear absorption and phase retrieval in X-ray phase contrast tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference on Computational Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. in press</w:t>
+              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849998v1</w:t>
+                <w:t xml:space="preserve">hal-00850003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level set regularization for nonlinear absorption and phase retrieval in X-ray phase contrast tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Design of priors for X-ray in-line phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging - ISBI2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850003v1</w:t>
+                <w:t xml:space="preserve">hal-00850001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE 3D ORIENTATION OF MINERALIZED COLLAGEN FIBRILS IN HUMAN LAMELLAR BONE AND ITS MECHANICAL CONSEQUENCES</w:t>
+                <w:t xml:space="preserve">Case specific finite element analysis of the strains experienced by osteocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics (ESB2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
+              <w:t xml:space="preserve">V International Conference on Computational Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849997v1</w:t>
+                <w:t xml:space="preserve">hal-00849998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation micro-CT imaging of the mouse brain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Priors for X-ray in-line phase tomography of heterogeneous objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Olivier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of Radiology (ECR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Swedish Symposium on Image Analysis - SSBA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843937v1</w:t>
+                <w:t xml:space="preserve">hal-00850005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priors for X-ray in-line phase tomography of heterogeneous objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Synchrotron radiation micro-CT imaging of the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swedish Symposium on Image Analysis - SSBA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress of Radiology (ECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Vienne, Austria. pp.B‑0890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/ecr2013/B-0890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850005v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending validity of X-ray in-line phase tomography to heterogeneous objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
@@ -15439,1439 +15439,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray in-line phase micro-CT for simultaneous bone and soft tissue visualisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Nouvelle technique d'imagerie cérébrale microscopique: l'imagerie par rayonnement synchrotron chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Lafage-Proust</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828737v1</w:t>
+                <w:t xml:space="preserve">hal-00828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and phase retrieval in phase contrast imaging with non linear Tikhonov regularization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">3D X-ray CT imaging of the bone Lacuno-Canalicular Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on New Computational Methods for Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012012⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1788-1791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830487v1</w:t>
+                <w:t xml:space="preserve">hal-00830315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative and projection operators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piattelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Società Italiana di Fisica XCVIII Congresso Nazionale, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830251v1</w:t>
+                <w:t xml:space="preserve">hal-00842707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Phase Retrieval Combined with Iterative Thresholding in Wavelet Coordinates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography Imaging of the mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.884-888</w:t>
+              <w:t xml:space="preserve">27ième congrès de l'Association Française d'Histopathologie (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830831v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive and Multi-modal 3D Imaging of Biological Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fleck</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography as a new method to detect iron oxide nanoparticles in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Radiological Society of North America (RSNA) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chicago, United States. pp.LL-NRS-TH6A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830786v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction non linéaire de la phase avec operateurs de projection combinée avec un seuillage itératif en ondelettes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">X-ray in-line phase micro-CT for simultaneous bone and soft tissue visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Lafage-Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.70-71</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840491v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique d'imagerie cérébrale microscopique: l'imagerie par rayonnement synchrotron chez la souris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Reconstruction non linéaire de la phase avec operateurs de projection combinée avec un seuillage itératif en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828727v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray CT imaging of the bone Lacuno-Canalicular Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Linear Phase Retrieval Combined with Iterative Thresholding in Wavelet Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.884-888</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830315v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Absorption and phase retrieval in phase contrast imaging with non linear Tikhonov regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Società Italiana di Fisica XCVIII Congresso Nazionale, 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on New Computational Methods for Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.012012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842707v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography Imaging of the mouse brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Marinescu</w:t>
+                <w:t xml:space="preserve">Non-linear iterative phase retrieval based on Frechet derivative and projection operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ième congrès de l'Association Française d'Histopathologie (AFH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841415v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Micro-Computed Tomography as a new method to detect iron oxide nanoparticles in the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chabrol</w:t>
+                <w:t xml:space="preserve">Non-destructive and Multi-modal 3D Imaging of Biological Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America (RSNA) annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chicago, United States. pp.LL-NRS-TH6A</w:t>
+              <w:t xml:space="preserve">2012 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841413v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation based X-ray phase microtomography of multi-material objects for simultaneous bone and soft tissue visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.210-213, </w:t>
@@ -16909,64 +16909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D nano-CT: a new approach for imaging at cellular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17030,103 +17030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mangano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piattelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TERMIS World Congress 2012 "Tissue Engineering and Regenerative Medicine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
@@ -17149,433 +17149,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation CT from the micro to nanoscale for the investigation of bone tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of the Bone Cell Network with Nanoscale Synchrotron Radiation Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering, "Developments in X-Ray Tomography VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSBA 2012, Symposium on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842807v1</w:t>
+                <w:t xml:space="preserve">hal-00838688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction non linéaire itératif des images de phase en rayons X</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron radiation CT from the micro to nanoscale for the investigation of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering, "Developments in X-Ray Tomography VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.85060L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.939473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828895v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the Bone Cell Network with Nanoscale Synchrotron Radiation Computed Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Reconstruction non linéaire itératif des images de phase en rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSBA 2012, Symposium on Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838688v1</w:t>
+                <w:t xml:space="preserve">hal-00828895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic 3D imaging of biological specimens at micro and nano scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17758,706 +17758,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear phase retrieval from fresnel diffraction patterns using the frechet derivative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Restitution de phase par seuillage itératif en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825259v1</w:t>
+                <w:t xml:space="preserve">hal-01924629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de phase par seuillage itératif en ondelettes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Peyrin</w:t>
+                <w:t xml:space="preserve">3D microscopic imaging by synchrotron radiation micro/nano-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924629v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microscopic imaging by synchrotron radiation micro/nano-CT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Langer</w:t>
+                <w:t xml:space="preserve">Non linear phase retrieval from fresnel diffraction patterns using the frechet derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Davidoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1370-1373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825258v1</w:t>
+                <w:t xml:space="preserve">hal-01825259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet algorithm for zoom-in tomography</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caldemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825260v1</w:t>
+                <w:t xml:space="preserve">hal-00832244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wavelet algorithm for zoom-in tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.608-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509643v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832244v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Investigation of Bone Microvascularization from 3D Synchrotron Micro-Computed Tomography in a Rat Model</w:t>
               </w:r>
@@ -18711,64 +18711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of phase retrieval algorithms in propagation based phase tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Guigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18867,51 +18867,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized phase retrieval algorithms for X-ray phase tomography of 3D bone cell culture analysis</w:t>
+                <w:t xml:space="preserve">Comparison of regularized phase retrieval algorithms for x-ray phase contrast tomography - application on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
@@ -18929,97 +18929,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236233v1</w:t>
+                <w:t xml:space="preserve">hal-01274021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of regularized phase retrieval algorithms for x-ray phase contrast tomography - application on experimental data</w:t>
+                <w:t xml:space="preserve">Regularized phase retrieval algorithms for X-ray phase tomography of 3D bone cell culture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Langer</w:t>
@@ -19037,73 +19037,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274021v1</w:t>
+                <w:t xml:space="preserve">hal-01236233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining SART and CTF for 3D phase retrieval in X-ray in-line phase tomography</w:t>
               </w:r>
@@ -19292,77 +19292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regularized phase retrieval algorithms for X-ray phase contrast tomography - application on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20043,103 +20043,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone ultrastructure resolved in 3D by phase nanotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20463,51 +20463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Fiedler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202512383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15235609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.484862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly de la Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Dreier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Kahnt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522001874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.443330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.469174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522003137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kalbfleisch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachiwan Buakor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emely Bortel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Grover" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Eisenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anbr.202100090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Figueirinhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Forien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521004951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac047d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mazzoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Mele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Liccardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Tromba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00769" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mirea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3257-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggiu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/N215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schrof" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#228;nnicke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Varga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schrof" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2324" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohrbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2015.1013627" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#228;nnicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Bossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bonekey.2015.29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Mannicke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12147" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominietto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-014-0233-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Davidoiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/act.2014.34007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0129" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davidoiu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2013.7.267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97C1B050-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Maennicke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rustichelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desiderio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2012-0136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.003977" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849943v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.05.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKM4246T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3697525" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827773v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2207113" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Diemoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027670" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035691" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerisch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4Z5XD5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Preininger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerigk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31825eae8a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zanette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mohr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201184276" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2048608" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tortelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cancedda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03345.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Guigay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2975224" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guigay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.32.001617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443269v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guigay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvan Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Alloo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429406v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619732" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054374v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098530" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774857v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598363v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466159v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482563v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Di Tommaso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6266" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirea" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_20" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Kazakia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050022v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050122v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050234v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054192v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050361v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850001v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849998v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850003v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849997v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843937v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/ecr2013/B-0890" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850005v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830487v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830251v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235495" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830831v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828727v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830315v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235929" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841415v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830271v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235521" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830111v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842807v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuluaga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.939473" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828895v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838688v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ishaq" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allalou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825257v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rollet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872796" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825259v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872655" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924629v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825258v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116309" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825260v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490103" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333832" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825262v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356911" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236233v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288073v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00368-5_6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48606-1_1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268594v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527675418.ch7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Alloo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin M. Pavlov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Fiedler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaible" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boliang Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202512383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8010008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.523608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15235609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.484862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.469174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly de la Rosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Dreier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Kahnt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522001874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.443330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bohner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522003137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kalbfleisch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khachiwan Buakor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clezardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emely Bortel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Grover" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Eisenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anbr.202100090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Figueirinhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Forien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521004951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac047d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Quenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919884776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Cen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.391471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gouttenoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.01.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Cai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peralta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.03.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.04.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#228;nsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wolfram" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giuliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mazzoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Mele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Liccardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Tromba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00769" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#246;der" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Gallardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stienen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184405" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2017.00039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Mirea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3257-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggiu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/9/N215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hesse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schrof" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#228;nnicke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Varga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schrof" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2324" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rohrbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03008207.2015.1013627" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#228;nnicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0601-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cleret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden Bossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bonekey.2015.29" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/19/7543" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Dong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2013.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Mannicke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11914-014-0233-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominietto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897225" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/24/7767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Davidoiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/act.2014.34007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0129" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027185" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848595" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sixou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davidoiu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2013.7.267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97C1B050-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Maennicke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828517v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rustichelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desiderio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2012-0136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0639-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26M9QL9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.05.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKM4246T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.003977" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123786v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035691" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3697525" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Diemoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027670" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002151" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2207113" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerisch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4Z5XD5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Preininger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerigk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RCT.0b013e31825eae8a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825243v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zanette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mohr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201184276" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Prisby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Peter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lafage-Proust" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2091282" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825245v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mac-Way" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Linossier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.459" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2048608" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tortelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cancedda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03345.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Guigay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2975224" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guigay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.32.001617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443269v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guigay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Letang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017759" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvan Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Alloo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Pavlov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biolang Yu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429406v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2619732" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054374v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098530" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868512v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598039v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598012v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2272561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576975v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gauthier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466159v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482276v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494078v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482563v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Di Tommaso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6266" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirea" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_20" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Toma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Kazakia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413413v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967299v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hesse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050122v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054192v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lafage-Proust" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050361v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849997v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850003v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850001v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849998v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843937v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/ecr2013/B-0890" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828727v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235929" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841413v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828737v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840491v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830831v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235495" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830786v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830271v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235521" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830111v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rose" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838688v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuluaga" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.939473" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828895v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ishaq" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allalou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825257v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rollet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872796" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924629v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825258v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116309" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825259v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872655" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490103" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333832" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825246v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401752" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825262v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356911" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274021v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236233v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288073v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00368-5_6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48606-1_1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268594v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527675418.ch7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Alloo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin M. Pavlov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>