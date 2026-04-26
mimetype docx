--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -137,338 +137,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
+                <w:t xml:space="preserve">La nécropole sud‑ouest de la Silla del Papa (Andalousie, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+                <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen María Román Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325867v2</w:t>
+                <w:t xml:space="preserve">hal-04228660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole sud‑ouest de la Silla del Papa (Andalousie, Espagne)</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Luaces</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen María Román Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.9625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228660v1</w:t>
+                <w:t xml:space="preserve">hal-04325867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining in South‐West Gaul at the crossroads of the Celtic and Mediterranean worlds. The case of the mining area of the Arize Mountains (Central Pyrenees) during the fourth and third centuries BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Journal of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (2), pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -502,51 +502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevos ejemplos de la difusión de ánforas tardorrepublicanas del Estrecho en el yacimiento de Ruscino (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -578,208 +578,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late-Punic Amphorae as Reflections/ Actants: an Example of Contribution of the Symmetrical Archaeology to the Analysis of Artifacts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nuevas atestaciones del comercio ebusitano de época tardorrepublicana procedentes del litoral de Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forma: revista d'estudis comparatius: art, literatura, pensament</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.31-51</w:t>
+              <w:t xml:space="preserve">Boletín ex officina hispana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946901v1</w:t>
+                <w:t xml:space="preserve">hal-01985767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuevas atestaciones del comercio ebusitano de época tardorrepublicana procedentes del litoral de Francia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Late-Punic Amphorae as Reflections/ Actants: an Example of Contribution of the Symmetrical Archaeology to the Analysis of Artifacts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín ex officina hispana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.11-14</w:t>
+              <w:t xml:space="preserve">Forma: revista d'estudis comparatius: art, literatura, pensament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.31-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985767v1</w:t>
+                <w:t xml:space="preserve">hal-01946901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Punic or Early Roman? A 2nd century BC ceramic assemblage from Gadir/Gades (Cadiz Bay, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -826,51 +826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre le temps et la rationalité économique dans les contextes archéologiques de Gadir/Gadès (vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, pp.245-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining a Market in Antiquity: Beyond the Ceramic and Commodity Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MANUFACTURERS AND MARKETS. The Contributions of Hellenistic Pottery to Economies Large and Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Athènes, Greece. p. 639-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1018,51 +1018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fresh Approach to Seaborne Trade and Maritime Connectivity Between the Levant and the Aegean in the Classical and Hellenistic Periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koutsouflakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Zamora López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,51 +1126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ramon T-7433/Maña C2 b amphorae from the Strait of Gibraltar area (2 nd–1 st centuries B. C.). An updated snapshot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the Neighborhood. The Role of Ceramics in Understanding Place in the Hellenistic world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARPotHP International Association for Research on Pottery of the Hellenistic Period e. V., Jun 2017, Kastela, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevos datos sobre la difusión de las ánforas tardopúnicas hispanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphorae ex Hispania : paisajes de producción y consumo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Tarragone, España. pp.699-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galoppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie et société des Phéniciens du Détroit, du IIIe au Ier siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Colección Spal Monografías de Arqueología, n°41, 978-84-472-2221-6</w:t>
             </w:r>
           </w:p>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution du métal issu des mines de l’Arize : éléments de discussion à partir des amphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galoppin; Thomas; Lätzer-Lasar; Asuman; Lebreton; Sylvain; Porzia; Fabio; Rüpke; Jörg; Urciuoli; Emiliano Rubens and Bonnet; Corinne; Guillon; Elodie; Luaces; Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naming and Mapping the Gods in the Ancient Mediterranean. Spaces, Mobilities, Imaginaries</w:t>
@@ -1804,229 +1804,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading like a Roman? Roman amphorae imitations in the Strait of Gibraltar region during the late Republican period (3rd-1st c. BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Punic amphorae in &amp;quot;Roman&amp;quot; shipwrecks of southern Gaul: the evidence of a trading route from the Atlantic and the Strait of Gibraltar region to the Tyrrhenian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Luaces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Peignard Giros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daily life in a cosmopolitan world : pottery and culture during the Hellenistic period. Proceedings of the second IARPotHP International Conference, Lyon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Phoibos Verlag, pp.131-142, 2019</w:t>
+              <w:t xml:space="preserve">, Phoibos Verlag, pp.143-157, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520338v1</w:t>
+                <w:t xml:space="preserve">hal-03520340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Punic amphorae in &amp;quot;Roman&amp;quot; shipwrecks of southern Gaul: the evidence of a trading route from the Atlantic and the Strait of Gibraltar region to the Tyrrhenian Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trading like a Roman? Roman amphorae imitations in the Strait of Gibraltar region during the late Republican period (3rd-1st c. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Peignard Giros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daily life in a cosmopolitan world : pottery and culture during the Hellenistic period. Proceedings of the second IARPotHP International Conference, Lyon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Phoibos Verlag, pp.143-157, 2019</w:t>
+              <w:t xml:space="preserve">, Phoibos Verlag, pp.131-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520340v1</w:t>
+                <w:t xml:space="preserve">hal-03520338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des réseaux relationnels dans l’expansion romaine: un exemple de l’intérêt de l’analyse de réseau en archéologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosemonde Letricot; Mario Cuxac; Maria Uzcategui; Andrea Cavaletto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau : usages d’une notion polysémique en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2113,90 +2113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer les dieux dans l’espace en Méditerranée antique. Atelier exploratoire autour d’Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caparroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2368,64 +2368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône “Sous Moussières” : nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2022-secteurs 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Peinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération de Bragny-sur-Saône ``Sous Moussières'': nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2022-secteurs 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Peinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des amphores tardo-puniques en Méditerranée occidentale : l’apport des contextes de la Gaule méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Lyon; Universidad de Cádiz, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des amphores tardo-puniques en Méditerranée occidentale. L'apport des contextes de la Gaule méridionale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3073,51 +3073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.academia.edu/MaxLuaces" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferrer Albelda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Rom&#225;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9625" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125353v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/HEROM.5.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Zamora L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110798432/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720299/economie-et-societe-des-pheniciens-du-detroit-du-iiie-au-ier-sicle-avant-j-c-lapport-des-amphores-tardo-puniques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798432-001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100292500#" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caparroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouverneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03454659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.academia.edu/MaxLuaces" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferrer Albelda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Rom&#225;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9625" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125353v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/HEROM.5.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Zamora L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110798432/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720299/economie-et-societe-des-pheniciens-du-detroit-du-iiie-au-ier-sicle-avant-j-c-lapport-des-amphores-tardo-puniques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798432-001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100292500#" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caparroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouverneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03454659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>