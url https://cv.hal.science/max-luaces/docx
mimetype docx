--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -137,338 +137,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole sud‑ouest de la Silla del Papa (Andalousie, Espagne)</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Luaces</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen María Román Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.9625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228660v1</w:t>
+                <w:t xml:space="preserve">hal-04325867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
+                <w:t xml:space="preserve">La nécropole sud‑ouest de la Silla del Papa (Andalousie, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+                <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen María Román Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325867v2</w:t>
+                <w:t xml:space="preserve">hal-04228660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining in South‐West Gaul at the crossroads of the Celtic and Mediterranean worlds. The case of the mining area of the Arize Mountains (Central Pyrenees) during the fourth and third centuries BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Journal of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (2), pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -502,51 +502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevos ejemplos de la difusión de ánforas tardorrepublicanas del Estrecho en el yacimiento de Ruscino (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savarese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -584,51 +584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevas atestaciones del comercio ebusitano de época tardorrepublicana procedentes del litoral de Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín ex officina hispana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -653,51 +653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late-Punic Amphorae as Reflections/ Actants: an Example of Contribution of the Symmetrical Archaeology to the Analysis of Artifacts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forma: revista d'estudis comparatius: art, literatura, pensament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.31-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Punic or Early Roman? A 2nd century BC ceramic assemblage from Gadir/Gades (Cadiz Bay, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -826,51 +826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre le temps et la rationalité économique dans les contextes archéologiques de Gadir/Gadès (vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, pp.245-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining a Market in Antiquity: Beyond the Ceramic and Commodity Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MANUFACTURERS AND MARKETS. The Contributions of Hellenistic Pottery to Economies Large and Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Athènes, Greece. p. 639-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1018,51 +1018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fresh Approach to Seaborne Trade and Maritime Connectivity Between the Levant and the Aegean in the Classical and Hellenistic Periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koutsouflakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angel Zamora López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,51 +1126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ramon T-7433/Maña C2 b amphorae from the Strait of Gibraltar area (2 nd–1 st centuries B. C.). An updated snapshot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the Neighborhood. The Role of Ceramics in Understanding Place in the Hellenistic world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARPotHP International Association for Research on Pottery of the Hellenistic Period e. V., Jun 2017, Kastela, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuevos datos sobre la difusión de las ánforas tardopúnicas hispanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphorae ex Hispania : paisajes de producción y consumo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Tarragone, España. pp.699-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galoppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie et société des Phéniciens du Détroit, du IIIe au Ier siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Colección Spal Monografías de Arqueología, n°41, 978-84-472-2221-6</w:t>
             </w:r>
           </w:p>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution du métal issu des mines de l’Arize : éléments de discussion à partir des amphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdés; Veronica Ciccolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galoppin; Thomas; Lätzer-Lasar; Asuman; Lebreton; Sylvain; Porzia; Fabio; Rüpke; Jörg; Urciuoli; Emiliano Rubens and Bonnet; Corinne; Guillon; Elodie; Luaces; Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naming and Mapping the Gods in the Ancient Mediterranean. Spaces, Mobilities, Imaginaries</w:t>
@@ -1804,229 +1804,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Punic amphorae in &amp;quot;Roman&amp;quot; shipwrecks of southern Gaul: the evidence of a trading route from the Atlantic and the Strait of Gibraltar region to the Tyrrhenian Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trading like a Roman? Roman amphorae imitations in the Strait of Gibraltar region during the late Republican period (3rd-1st c. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Peignard Giros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daily life in a cosmopolitan world : pottery and culture during the Hellenistic period. Proceedings of the second IARPotHP International Conference, Lyon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Phoibos Verlag, pp.143-157, 2019</w:t>
+              <w:t xml:space="preserve">, Phoibos Verlag, pp.131-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520340v1</w:t>
+                <w:t xml:space="preserve">hal-03520338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading like a Roman? Roman amphorae imitations in the Strait of Gibraltar region during the late Republican period (3rd-1st c. BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Punic amphorae in &amp;quot;Roman&amp;quot; shipwrecks of southern Gaul: the evidence of a trading route from the Atlantic and the Strait of Gibraltar region to the Tyrrhenian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Luaces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sáez Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Peignard Giros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daily life in a cosmopolitan world : pottery and culture during the Hellenistic period. Proceedings of the second IARPotHP International Conference, Lyon 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Phoibos Verlag, pp.131-142, 2019</w:t>
+              <w:t xml:space="preserve">, Phoibos Verlag, pp.143-157, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520338v1</w:t>
+                <w:t xml:space="preserve">hal-03520340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des réseaux relationnels dans l’expansion romaine: un exemple de l’intérêt de l’analyse de réseau en archéologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosemonde Letricot; Mario Cuxac; Maria Uzcategui; Andrea Cavaletto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau : usages d’une notion polysémique en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2113,90 +2113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer les dieux dans l’espace en Méditerranée antique. Atelier exploratoire autour d’Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferrer Albelda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caparroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2368,64 +2368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône “Sous Moussières” : nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2022-secteurs 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Peinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération de Bragny-sur-Saône ``Sous Moussières'': nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2022-secteurs 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Peinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des amphores tardo-puniques en Méditerranée occidentale : l’apport des contextes de la Gaule méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Lyon; Universidad de Cádiz, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion des amphores tardo-puniques en Méditerranée occidentale. L'apport des contextes de la Gaule méridionale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Luaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Lumière Lyon 2, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3073,51 +3073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.academia.edu/MaxLuaces" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferrer Albelda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Rom&#225;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9625" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125353v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/HEROM.5.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Zamora L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110798432/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720299/economie-et-societe-des-pheniciens-du-detroit-du-iiie-au-ier-sicle-avant-j-c-lapport-des-amphores-tardo-puniques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798432-001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100292500#" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caparroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouverneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03454659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.academia.edu/MaxLuaces" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferrer Albelda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Luaces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Rom&#225;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9625" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125353v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/HEROM.5.1.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsouflakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Zamora L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manuel S&#225;ez Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110798432/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/720299/economie-et-societe-des-pheniciens-du-detroit-du-iiie-au-ier-sicle-avant-j-c-lapport-des-amphores-tardo-puniques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798432-001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100292500#" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caparroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouverneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02286059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03454659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>