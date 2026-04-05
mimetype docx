--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -191,403 +191,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aguilera (Thomas), Artioli (Francesca), Barrault-Stella (Lorenzo), Hellier (Emmanuelle), Pasquier (Romain), dir. - Les cartes de l'action publique. Pouvoirs, territoires, résistances . - Villeneuve-d'Ascq, Presses universitaires du Septentrion, 2021. 378 p. Figures. Bibliogr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.291-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial policy since the global financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Mackinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Kinossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09697764241287376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Left behind places': A geographical etymology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kinossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (6), pp.1167-1179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2023.2167972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des mondes séparés? Divergence des trajectoires territoriales et différenciation des capacités d'action locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...265 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Bookchin faces Bourdieu. French ‘weak’ municipalism, legitimation crisis and zombie political parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,64 +937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandon des territoires et politisation du ressentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1013,3863 +1013,3863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new grand narrative of decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13604813.2021.2001978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N’abandonnons pas les territoires aux forces du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire la ressource, s’extraire du conflit. Réguler la surexploitation des mines et des eaux souterraines au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13604813.2021.2001978⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.283.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires en déclin sont les gagnants des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fermeture des supermarchés ne doit pas être subie par les acteurs locaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l’« exode urbain », l’accaparement foncier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's the geography stupid! Planetary urbanization revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/sugr20452-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.004209802094879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicizing African urban food systems: The contradiction of food governance in Rabat and Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.102528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redefining the city and demolishing the rest: The techno-green fix in postcrash Cleveland, Ohio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Akers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.207-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2514848619854371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation du confinement Une faille dans la planétarisation de l'urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les villes en décroissance à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1-2), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satellite cities turned to ghost towns? On the contradictions of Morocco’s spatial policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3-4), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2019.1665500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Green New Deal européen, une opportunité pour les territoires en déclin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.192-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02723638.2017.1332927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets jaunes vus du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°100 (4), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.100.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la croissance Déclin urbain et modèles alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densité fait-elle la mixité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.107.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décroître pour survivre ? Démolitions et transition énergétique à Vitry‑le‑François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décroissance urbaine en France : des villes sans politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.283.0125⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015/3-2016/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Éric Charmes</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le « smart shrinkage » est-il le nom ? Les ambiguïtés des politiques de décroissance planifiée dans les villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.211-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/jslp.1.2.08hen⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La fermeture des supermarchés ne doit pas être subie par les acteurs locaux »</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02002657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les politiques de peuplement sont très diverses selon les contextes locaux » – Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Many Rivers to Cross’: Suburban Densification and the Social Status Quo in Greater Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.622-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Kawtar Salik</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterpolitiques! 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bassins de vie aux métropoles du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouvel observateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...747 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pavillon et l'immeuble : géopolitique de la densification dans la région métropolitaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (1-2), pp.5-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2019.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.155-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.155-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Green New Deal européen, une opportunité pour les territoires en déclin?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban redevelopment and social (in)justice: Neoliberal strategies for &amp;quot; moving upmarket &amp;quot; in shrinking cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Tarik Harroud</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéveloppement urbain et (in)justice sociale : les stratégies néolibérales de « montée en gamme » dans les villes en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterpolitiques!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.4948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...125 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes post-industrielles : pour une nouvelle approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les politiques de peuplement sont très diverses selon les contextes locaux » – Max Rousseau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendre la ville post-industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Fordist Urbanism in France’s Poorest City: Gentrification as Local Capitalist Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.6112⟩</w:t>
+              <w:t xml:space="preserve">Critical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0896920511405231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling the (post) industrial city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, 128 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Mobility as the Defining Feature of the French Postindustrial City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.125-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276412454922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béal</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien croisé avec Gilles Paté et Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tête-à-tête : entretiens : revue d'art et d'esthétique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des immobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes métropolitains intégrés : état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.29-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville comme trou noir à la ville comme pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Squaderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la gentrification. Différentiel de loyer et coalitions de croissance dans la ville en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.032.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des bassins de vie aux métropoles du futur</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 32 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.032.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Many Rivers to Cross’: Suburban Densification and the Social Status Quo in Greater Lyon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-imaging the city centre for the upper middle-class. Regeneration, Gentrification and Symbolic Policies in &amp;quot;Loser Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 39 (3), pp.622-632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-2427.12197⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.591-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2009.00889.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...1148 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéraliser la ville fordiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,51 +5333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite que le cœur d'un mortel. Désurbanisation et résistances dans l'Amérique abandonnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grevis, 2021, 9782492665011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5395,64 +5395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Meillerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5992,350 +5992,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">It’s the Geography, Stupid! Planetary Urbanization Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Columbia University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Long Year. A 2020 Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déconstruire la déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Aux sources du déclin urbain : les limites d’une pensée magique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Béal, Vincent, Nicolas Cauchi-Duval, et Max Rousseau. </w:t>
+                <w:t xml:space="preserve">Du &amp;quot;Maroc inutile&amp;quot; au Maroc en déclin. La décroissance territoriale et son traitement politique dans un pays du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.9-33, 2021, 9782365122788. </w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, p. 253-287, 2021, 9782365122788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03247394v1</w:t>
+                <w:t xml:space="preserve">hal-03558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires abandonnés… par une action publique standardisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Bord de l'eau, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,165 +6341,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;Maroc inutile&amp;quot; au Maroc en déclin. La décroissance territoriale et son traitement politique dans un pays du Sud.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
+                <w:t xml:space="preserve">Introduction. Aux sources du déclin urbain : les limites d’une pensée magique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béal, Vincent, Nicolas Cauchi-Duval, et Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, p. 253-287, 2021, 9782365122788. </w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.9-33, 2021, 9782365122788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558890v1</w:t>
+                <w:t xml:space="preserve">halshs-03247394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6617,264 +6617,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux sources du déclin des territoires marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'INAU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre ou Survivre après la Mine. Cas des villes minières marocaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Back to the future. Démolitions et revanchisme techno-environnemental à ­Cleveland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans un perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2021, 9782365122788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03247453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le makhzen et le marché de gros La politique d’approvisionnement des villes marocaines entre contrôle social et néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6998,77 +6998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Villes-campagnes regard croisés Nords-Suds. Berger.M, Chaléard. JL, Vélard B. (dir) Paris, Khartala.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7313,51 +7313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la société par l’urbain. Sociologie des politiques urbaines britanniques (1979-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,51 +7427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hinterland est fondamentalement planétaire&amp;quot;. Itinéraire avec Phil A. Neel, Réalisé par Vincent Béal, Simon Le Roulley, Max Rousseau, avec l’aide, pour la traduction, de Mathilde Fois Duclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil A. Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Roulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,184 +7600,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes en déclin, un si long déni [interview]</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cleveland, désurbanisation et résistances dans l’Amérique abandonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03556013v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en déclin, un si long déni [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipons la fin des supermarchés</w:t>
               </w:r>
@@ -7913,51 +7913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Soutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7975,51 +7975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses à tenir du municipalisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,51 +8151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers seront-ils les premiers ? Changer le regard sur les territoires « laissés-pour-compte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZOOM SUR.. Le « monde d’après » est-il déjà là ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décroissance, horizon souhaitable de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8366,108 +8366,108 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
@@ -8484,51 +8484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien La trajectoire néolibérale de deux villes industrielles britanniques, Manchester et Sheffield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,64 +8816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la Lutte contre l’Étalement Urbain (programme ANR Villes durables 2016, projet Jeunes chercheurs/Jeunes chercheuses) - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,51 +9144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Notes techniques n° 51, Agence française de développement (AFD). 2019, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9227,64 +9227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques urbaines alternatives pour les villes en déclin (Programme JCJC 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Strasbourg. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,51 +9315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Faburel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9629,51 +9629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>