--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,5237 +66,5328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hegemonic extractivism: mining, groundwater, and the closure of alternatives in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territory, Politics, Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622671.2026.2651327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PERI‐URBAN EXTRACTIVISM: The Political Economy of ‘Cheap Sprawl’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49, pp.1040 - 1062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1468-2427.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left behind places': A geographical etymology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Kinossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (6), pp.1167-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2023.2167972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial policy since the global financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Mackinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Kinossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09697764241287376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguilera (Thomas), Artioli (Francesca), Barrault-Stella (Lorenzo), Hellier (Emmanuelle), Pasquier (Romain), dir. - Les cartes de l'action publique. Pouvoirs, territoires, résistances . - Villeneuve-d'Ascq, Presses universitaires du Septentrion, 2021. 378 p. Figures. Bibliogr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (2), pp.291-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.732.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Bookchin faces Bourdieu. French ‘weak’ municipalism, legitimation crisis and zombie political parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Pike</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urban and Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09697764241287376⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Municipalist strategy in crisis?, 60 (11), pp.2195-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980231153344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04017301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When urban shrinkage goes South. Morocco's extreme management of declining mining towns between paternalism, entrepreneurialism and abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2023.2167972⟩</w:t>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.102954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2023.102954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04189083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des mondes séparés? Divergence des trajectoires territoriales et différenciation des capacités d'action locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/1-2 (209-210), pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inso.209.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new grand narrative of decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13604813.2021.2001978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’abandonnons pas les territoires aux forces du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« exode urbain », extension du domaine de la rente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandon des territoires et politisation du ressentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire la ressource, s’extraire du conflit. Réguler la surexploitation des mines et des eaux souterraines au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.283.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geopolitics of Urban Green Belts: Between Exclusionary Zoning and the Militarisation of Urban Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2021.1961222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires en déclin sont les gagnants des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fermeture des supermarchés ne doit pas être subie par les acteurs locaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Salik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l’« exode urbain », l’accaparement foncier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation du confinement Une faille dans la planétarisation de l'urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Municipalist strategy in crisis?, 60 (11), pp.2195-2213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00420980231153344⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.004209802094879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicizing African urban food systems: The contradiction of food governance in Rabat and Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106, pp.102954. </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.102528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redefining the city and demolishing the rest: The techno-green fix in postcrash Cleveland, Ohio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Akers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.207-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2514848619854371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">It's the geography stupid! Planetary urbanization revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/sugr20452-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.192-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02723638.2017.1332927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets jaunes vus du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°100 (4), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.100.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les villes en décroissance à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1-2), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Green New Deal européen, une opportunité pour les territoires en déclin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satellite cities turned to ghost towns? On the contradictions of Morocco’s spatial policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2023.102954⟩</w:t>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3-4), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2019.1665500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la croissance Déclin urbain et modèles alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densité fait-elle la mixité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.107.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décroître pour survivre ? Démolitions et transition énergétique à Vitry‑le‑François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les politiques de peuplement sont très diverses selon les contextes locaux » – Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décroissance urbaine en France : des villes sans politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13604813.2021.2001978⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015/3-2016/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le « smart shrinkage » est-il le nom ? Les ambiguïtés des politiques de décroissance planifiée dans les villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.211-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/jslp.1.2.08hen⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02002657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterpolitiques! 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bassins de vie aux métropoles du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Many Rivers to Cross’: Suburban Densification and the Social Status Quo in Greater Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.622-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.12197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban redevelopment and social (in)justice: Neoliberal strategies for &amp;quot; moving upmarket &amp;quot; in shrinking cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéveloppement urbain et (in)justice sociale : les stratégies néolibérales de « montée en gamme » dans les villes en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alterpolitiques!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.4948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pavillon et l'immeuble : géopolitique de la densification dans la région métropolitaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.155-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.155-181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes post-industrielles : pour une nouvelle approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">N’abandonnons pas les territoires aux forces du marché</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Mobility as the Defining Feature of the French Postindustrial City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.125-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0263276412454922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Fordist Urbanism in France’s Poorest City: Gentrification as Local Capitalist Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.283.0125⟩</w:t>
+              <w:t xml:space="preserve">Critical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0896920511405231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beal</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendre la ville post-industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La fermeture des supermarchés ne doit pas être subie par les acteurs locaux »</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling the (post) industrial city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Kawtar Salik</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville comme trou noir à la ville comme pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lo Squaderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien croisé avec Gilles Paté et Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouvel observateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Tête-à-tête : entretiens : revue d'art et d'esthétique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des immobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Charmes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes métropolitains intégrés : état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public books</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.29-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la gentrification. Différentiel de loyer et coalitions de croissance dans la ville en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.032.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Tarik Harroud</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.102528⟩</w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 32 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.032.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1331 lines deleted...]
-                <w:t xml:space="preserve">‘Many Rivers to Cross’: Suburban Densification and the Social Status Quo in Greater Lyon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-imaging the city centre for the upper middle-class. Regeneration, Gentrification and Symbolic Policies in &amp;quot;Loser Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 39 (3), pp.622-632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-2427.12197⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.591-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2009.00889.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolibéraliser la ville fordiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.3502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des bassins de vie aux métropoles du futur</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bringing politics back in » : la gentrification comme politique de développement urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132-133 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.132.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...276 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville comme machine à mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.4948⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.2562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...1132 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique urbaine radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Florida in Saint-Étienne ? Sociologie de la «classe créative» stéphanoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (1), pp.112-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aru.2008.2769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land of the Dead, ou quand les zombies nous parlent politique. Urbanisme et ségrégation urbaine dans le film de George Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eidôlon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5306,451 +5397,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite que le cœur d'un mortel. Désurbanisation et résistances dans l'Amérique abandonnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grevis, 2021, 9782492665011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 479 p., 2021, 978-2-36512-278-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)Penser les politiques urbaines. Retour sur vingt ans d’action publique dans les villes françaises (1995-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...45 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Meillerand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du PUCA, pp.341, 2018, 978-2-11-138164-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gardon</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Editions du PUCA, pp.341, 2018, 978-2-11-138164-3</w:t>
+                <w:t xml:space="preserve">halshs-01959455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 357 p., 2016, 978-2-35480-145-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01412169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5760,1637 +5851,1637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary urbanisation reloaded: a radical theory for the burning issues of our time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Urban Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.219-235, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800888906.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving upmarket: A neoliberal strategy of urban (Re)development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chabrol Marie (ed.); Collet Anaïs (ed.); Giroud Matthieu (ed.); Launay Lydie (ed.); Rousseau Max (ed.); Ter Minassian Hovig (ed.); Bart Jean-Yves (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentrifications: Views from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn books, pp.142-160, 2023, Anthropology of Europe / Berghahn Books, 978-1-80073-658-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From industry to real estate: Creating the gentrification supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chabrol Marie (ed.); Collet Anaïs (ed.); Giroud Matthieu (ed.); Launay Lydie (ed.); Rousseau Max (ed.); Ter Minassian Hovig (ed.); Bart Jean-Yves (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gentrifications: Views from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn books, pp.46-61, 2023, Anthropology of Europe / Berghahn Books, 978-1-80073-658-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire la déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s the Geography, Stupid! Planetary Urbanization Revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Columbia University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Long Year. A 2020 Reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780231204538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;Maroc inutile&amp;quot; au Maroc en déclin. La décroissance territoriale et son traitement politique dans un pays du Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, p. 253-287, 2021, 9782365122788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires abandonnés… par une action publique standardisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Bord de l'eau, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Aux sources du déclin urbain : les limites d’une pensée magique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent, Nicolas Cauchi-Duval, et Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.9-33, 2021, 9782365122788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Gaille, Philippe Terral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie. Un fait social total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, 2021, 9782271138583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Amsterdam, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to the future. Démolitions et revanchisme techno-environnemental à ­Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Akers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déclin urbain. La France dans un perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources du déclin des territoires marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'INAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre ou Survivre après la Mine. Cas des villes minières marocaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le makhzen et le marché de gros La politique d’approvisionnement des villes marocaines entre contrôle social et néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’alimentation se fait politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, 978-2-7535-7908-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morocco’S “Pirate Suburbs” From Punishment To Controlled Integration: Neoliberalizing The Regulation Of Casablanca’S “Chechnya”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Murat Güney; Roger Keil; Murat Űçoğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massive Suburbanization: (Re)Building the Global Periphery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périphérie de la métropole émergente comme espace contesté : l’exemple de Rabat-Salé-Témara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawtar Salik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Villes-campagnes regard croisés Nords-Suds. Berger.M, Chaléard. JL, Vélard B. (dir) Paris, Khartala.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradoxale domination de la « nouvelle classe moyenne » sur les espaces urbains désindustrialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-187, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification entre le culturel, l’économique et... le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en valeur de l’architecture industrielle urbaine, signe de la recomposition des pouvoirs politique et symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’approprier les lieux. Histoire et pouvoirs : la resémantisation des édifices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la société par l’urbain. Sociologie des politiques urbaines britanniques (1979-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7400,1298 +7491,1298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hinterland est fondamentalement planétaire&amp;quot;. Itinéraire avec Phil A. Neel, Réalisé par Vincent Béal, Simon Le Roulley, Max Rousseau, avec l’aide, pour la traduction, de Mathilde Fois Duclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil A. Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fois Duclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.118.0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Roulley</w:t>
-[...43 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04920597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleveland, désurbanisation et résistances dans l’Amérique abandonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoom Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en déclin, un si long déni [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Cleveland dans l’Amérique abandonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique Urbaine #44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipons la fin des supermarchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticiper la fin des supermarchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les politiques d'attractivité dans les villes en déclin sont contre-productives » A la reconquête des centres-villes 1 / 38</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Soutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses à tenir du municipalisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03264301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville ré-ensauvagée, nouvel horizon de l'urbanisme punk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...312 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers seront-ils les premiers ? Changer le regard sur les territoires « laissés-pour-compte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZOOM SUR.. Le « monde d’après » est-il déjà là ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décroissance, horizon souhaitable de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier, Isabelle Coutant, Olivier Masclet and Yasmine Siblot 2016: The France of the Little-middles. A Suburban Housing Development in Greater Paris. New York and Oxford: Berghahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.204 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1468-2427.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien La trajectoire néolibérale de deux villes industrielles britanniques, Manchester et Sheffield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville néolibérale, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indignação e espaço público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8701,788 +8792,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles post-Covid. Dynamiques sociales et enjeux locaux dans cinq territoires ruraux Rapport pour le Popsu-Territoires et le Réseau Rural Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Popsu Territoires. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la Lutte contre l’Étalement Urbain (programme ANR Villes durables 2016, projet Jeunes chercheurs/Jeunes chercheuses) - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Amarouche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Terral</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+                <w:t xml:space="preserve">halshs-03036192v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de la gouvernance des systèmes alimentaires urbains. Le cas de l'agglomération de Rabat-Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement (AFD). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de distribution alimentaire dans les pays d'Afrique méditerranéenne et sub-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Notes techniques n° 51, Agence française de développement (AFD). 2019, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques urbaines alternatives pour les villes en déclin (Programme JCJC 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pratiques et politiques de la ville solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); DIHAL. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement (AFD). 2019</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier la densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2012, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...367 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9629,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2026.2651327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>