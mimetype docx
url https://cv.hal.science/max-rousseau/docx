--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1528,178 +1528,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires en déclin sont les gagnants des transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beal</w:t>
+                <w:t xml:space="preserve">« La fermeture des supermarchés ne doit pas être subie par les acteurs locaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556012v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03556746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires en déclin sont les gagnants des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556746v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requiem for a Rural Hinterland. The Contradictions of Laissez-Faire Regulation and the Urbanisation of Grey Areas in Rabat (Morocco)</w:t>
               </w:r>
@@ -1947,50 +1947,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politicizing African urban food systems: The contradiction of food governance in Rabat and Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.102528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redefining the city and demolishing the rest: The techno-green fix in postcrash Cleveland, Ohio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Akers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.207-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2514848619854371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politicising the debate on urban sprawl: The case of the Lyon metropolitan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2002,284 +2210,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.004209802094879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0042098020948794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969871v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">halshs-03267663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's the geography stupid! Planetary urbanization revealed</w:t>
               </w:r>
@@ -2350,278 +2350,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02969868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Gilets jaunes vus du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°100 (4), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.100.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Varieties of right-sizing strategies: comparing degrowth coalitions in French shrinking cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.192-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02723638.2017.1332927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les villes en décroissance à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2662,187 +2662,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Satellite cities turned to ghost towns? On the contradictions of Morocco’s spatial policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3-4), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2019.1665500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Green New Deal européen, une opportunité pour les territoires en déclin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268322v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03247449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la croissance Déclin urbain et modèles alternatifs</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroître pour survivre ? Démolitions et transition énergétique à Vitry‑le‑François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3256,51 +3256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi le « smart shrinkage » est-il le nom ? Les ambiguïtés des politiques de décroissance planifiée dans les villes américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,187 +3466,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des bassins de vie aux métropoles du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alterpolitiques! 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.5146⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03267551v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03268335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Many Rivers to Cross’: Suburban Densification and the Social Status Quo in Greater Lyon</w:t>
               </w:r>
@@ -3704,165 +3704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban redevelopment and social (in)justice: Neoliberal strategies for &amp;quot; moving upmarket &amp;quot; in shrinking cities</w:t>
+                <w:t xml:space="preserve">Redéveloppement urbain et (in)justice sociale : les stratégies néolibérales de « montée en gamme » dans les villes en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
+              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01512550v1</w:t>
+                <w:t xml:space="preserve">halshs-01512551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéveloppement urbain et (in)justice sociale : les stratégies néolibérales de « montée en gamme » dans les villes en déclin</w:t>
+                <w:t xml:space="preserve">Urban redevelopment and social (in)justice: Neoliberal strategies for &amp;quot; moving upmarket &amp;quot; in shrinking cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ville, néolibéralisation et justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
+              <w:t xml:space="preserve">, 2014, City, neoliberalisation and justice, 6, http://www.jssj.org/article/redeveloppement-urbain-et-injustice-sociale-les-strategies-neoliberales-de-montee-en-gamme-dans-les-villes-en-declin/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01512551v1</w:t>
+                <w:t xml:space="preserve">halshs-01512550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterpolitiques!</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite que le cœur d'un mortel. Désurbanisation et résistances dans l'Amérique abandonnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grevis, 2021, 9782492665011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire la déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)construire la ville. Les villes en décroissance, laboratoires d'une production urbaine alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -6255,510 +6255,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;Maroc inutile&amp;quot; au Maroc en déclin. La décroissance territoriale et son traitement politique dans un pays du Sud.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
+                <w:t xml:space="preserve">Des territoires abandonnés… par une action publique standardisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Bord de l'eau, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Aux sources du déclin urbain : les limites d’une pensée magique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béal, Vincent, Nicolas Cauchi-Duval, et Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, p. 253-287, 2021, 9782365122788. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.9-33, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0253⟩</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-03247394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Gaille, Philippe Terral. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impossible pouvoir local ? De nouvelles marges de manœuvre pour l’action publique urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Le Bord de l'eau, 2021</w:t>
+              <w:t xml:space="preserve">Pandémie. Un fait social total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Edition, 2021, 9782271138583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Béal, Vincent, Nicolas Cauchi-Duval, et Max Rousseau. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau monde. Tableau de la France néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Amsterdam, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;Maroc inutile&amp;quot; au Maroc en déclin. La décroissance territoriale et son traitement politique dans un pays du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.9-33, 2021, 9782365122788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0009⟩</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, p. 253-287, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Marie Gaille, Philippe Terral. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources du déclin des territoires marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'INAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie. Un fait social total</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Edition, 2021, 9782271138583</w:t>
+              <w:t xml:space="preserve">Vivre ou Survivre après la Mine. Cas des villes minières marocaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future. Démolitions et revanchisme techno-environnemental à ­Cleveland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,205 +6853,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans un perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2021, 9782365122788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0223⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03247453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le makhzen et le marché de gros La politique d’approvisionnement des villes marocaines entre contrôle social et néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7247,165 +7247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en valeur de l’architecture industrielle urbaine, signe de la recomposition des pouvoirs politique et symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’approprier les lieux. Histoire et pouvoirs : la resémantisation des édifices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gentrification entre le culturel, l’économique et... le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03267913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la société par l’urbain. Sociologie des politiques urbaines britanniques (1979-2008)</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleveland, désurbanisation et résistances dans l’Amérique abandonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7723,51 +7723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes en déclin, un si long déni [interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Soutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8242,51 +8242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers seront-ils les premiers ? Changer le regard sur les territoires « laissés-pour-compte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZOOM SUR.. Le « monde d’après » est-il déjà là ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9235,51 +9235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Notes techniques n° 51, Agence française de développement (AFD). 2019, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9720,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2026.2651327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2026.2651327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Franklin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kinossian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2167972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mackinnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697764241287376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231153344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2023.102954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.2001978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.283.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2021.1961222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Salik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.102528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Akers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2514848619854371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020948794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/sugr20452-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2017.1332927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2019.1665500" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.1.2.08hen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4948" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.155-181" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276412454922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0896920511405231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.032.0059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2009.00889.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.132.0075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.2562" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267784v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2008.2769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/731-declin-urbain.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/gentrifications/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888906.00022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Belarbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267936v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil A. Neel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soutra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12754" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou d'Angelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>