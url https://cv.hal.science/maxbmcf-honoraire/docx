--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -156,2560 +156,2560 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre de Max Butlen : &amp;quot;Naissance et développement en France de l'offre de formation en littérature de jeunesse&amp;quot; dans l'ouvrage, &amp;quot;Former à et par la littérature pour la jeunesse. Regards pluriels&amp;quot;. Dir. Marthe.Fradet_Hannoyer, Sophie Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max BUTLEN Max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris université. EMA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et développement en France de l'offre de formation en littérature de jeunesse" dans l'ouvrage, "Former à et par la littérature pour la jeunesse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, A paraître, 2024/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter: Why and how to propose a new teaching of reading literature from elementary school? in Literature and Education: theories, fields and areas of literature and training. Organized by Neide Rezende, Vera Medeiros, Sérgio Fabiano Anníbal. Publisher MERCADO DE LETRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de São-Paulo (USP). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Por um novo ensino de literatura desde à escola primaria. p. 43-51. in Literatura e ensino: teorias, campo e espaços de leitura e formação. Organizado por Neide Rezende, Vera Medeiros, Sérgio Fabiano Anníbal. Editeur MERCADO DE LETRAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MERCADO DE LETRAS,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefácio do livro coletivo “Formação docente, profissionalização e desprofissionalização”, direção Belmira Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de São-Paulo, Faculté d'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Formation des enseignants, professionnalisation et déprofessionalisation", direction Belmira Bueno, Préface du livre par Max Butlen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercado das letras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/9786587047591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chapitre &amp;quot;Pour un nouvel enseignement de la littérature ( Por um novo ensino da literatura&amp;quot; dans l'ouvrage collectif Literatura e ensino: teorias, campo e espaços de leitura e formação , organizado por Neide Rezende, Vera Medeiros e Sérgio Fabiano Annibal. São-Paulo, Editora Mercado de Letras, / Université de São-Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de São-Paulo, Facullté d'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura e ensino: teorias, campo e espaços de leitura e formação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre &amp;quot; Nascimento e desensvolvimento na França da oferta de formação em literatura infanto-juvenil&amp;quot; , ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Passo-Fundo, Brésil, Association brésilienne des éditeurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ouvrage collectif : " Leitura Literária: conceitos, mediações e experiências : dir : Miguel Rettenmaier, Fabiane Verardi Burlamarque ; université de Passo-Fundo, Brésil, Rio Grande do sul,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Passo-Fundo, pp.234, 2023, 978-65-5607-053-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefácio à obra coletiva &amp;quot;Formação, profissionalização, desprofissionalização de professores&amp;quot;, dirigida por Belmira Bueno (USP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de São-Paulo, Faculté d'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formação, profissionalização e desprofissionalização docente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de São-Pau lo Faculté d'éducation de l' USP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biblioteca Celsode RuiBeisiegel, ISBN: 978-65-87047-59-1 (E-book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leituras literárias de adolescentes e a escola, de Gabriela Rodella de Oliveira&amp;quot;Tensões e influências Gabriela Rodella de Oliveira. São Paulo: Editora Alameda, 2022. Apresentação Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale do sul da Bahia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leituras literárias de adolescentes e a escola: tensões e influências"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura e formação de professores. Capítulo introdutório em &amp;quot;Literatura e Educação, História, Formação, Experiência&amp;quot;. Editora: Maria AMELIA DALVI e al . Universidade Federal do Espírito Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Butlen</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+                <w:t xml:space="preserve">Max BUTLEN Max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale do Espírito Santo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et formation des professeurs. Chapitre introductif in “Literatura e Educação, Historia, Formaçao, Experiênça”. Direction de l'ouvrage : Maria AMELIA DALVI e al Université fédérale do Espirito Santo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright © 2018 Brasil Multicultural Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-85-5635-093-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">"Formation des enseignants, professionnalisation et déprofessionalisation", direction Belmira Bueno, Préface du livre par Max Butlen.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels livres ? pour quelles lectures des jeunes ?&amp;quot; dans &amp;quot; Livre, lecture et lecteur&amp;quot;, direction : Samue Castellanos, César castro). São-Luis : Presses de l’université fédérale du Maranhão, Brasil ( EDUFMA), Café e Lapis, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale du Maranhão. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro, Leitura e leitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café &amp; Lapis, EDUFMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 632 p., 2016, 978-85-7862-506-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, A paraître, 2024/</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading policies, reading practices and teacher training&amp;quot; in Jornal &amp;quot;Educação em Foco&amp;quot;, UEMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'état du Minas Gerais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação em Foco N° 27, revista da universidade Estadual minera (UEMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19 (27), Université d'état du Minas Gerais, Centre de communication, 214 p. Chapitre MB : pp. 19-44, 2016, Educação em Foco, ISSN 1519-3322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Por um novo ensino de literatura desde à escola primaria. p. 43-51. in Literatura e ensino: teorias, campo e espaços de leitura e formação. Organizado por Neide Rezende, Vera Medeiros, Sérgio Fabiano Anníbal. Editeur MERCADO DE LETRAS</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BUTLEN, M. AHR Sylviane, BUTLEN Max, « Présence et usages de la littérature de jeunesse à l’école et au collège », Le français aujourd'hui, 2015/2 (n° 189), p. 37-54. DOI : 10.3917/lfa.189.0037. URL : https://www.cairn.info/revue-le-francais-aujourd-hui-2015-2-page-37.htm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le français aujourd'hui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Présence et usages de la littérature de jeunesse à l’école et au collège », Le français aujourd'hui, vol. 189, no. 2, 2015, pp. 37-54.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 189 (2), Armans Colin, pp.37-54, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.189.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de &amp;quot;Danser avec les albums&amp;quot;, ouvrage de Pascale Tardif, Laurence Pagès, Canopé éditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique CANOPE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danser avec les albums Pascale Tardif, Laurence Pagès. Max Butlen (Préfacier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé - CNDP, 191p., 2015, 978-2-240-03808-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Tensions entre universitarisation et professionnalisation dans la formation des enseignants&amp;quot;. In Revue, Administration et éducation, N° 144, revue de l'Association française des acteurs de l'éducation. ppp. 79-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française des acteurs de l'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue "Administration et éducation", n. 144,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 144 (4), Association française des acteurs de l'éducation, pp.79-85, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.144.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postface » des XIIIe Rencontres des chercheurs en didactique de la littérature in &amp;quot;Les patrimoines littéraires à l'école. Usages et enjeux&amp;quot;, dir., Ahr S. et Denizot N., Namur : PUF de Namur, Diptyque, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Namur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Patrimoines littéraires à l'école : usages et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-264, 2013, 978-2-87037-784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence et usages de la littérature de jeunesse à l’école », dans Butlen Max, Lorant Jolly Annick, Etat des lieux des recherches et des formations universitaires en littérature de jeunesse (dir.) ; Paris, Bibliothèque nationale de France, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMA et BnF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Recherches et formations en littérature de jeunesse. Etat des lieux et perspectives". Direction Butlen et Lorant-Jolly, BnF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, pp.168, 2012, 978-2-35494-045-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation à l’information à l’école primaire » in &amp;quot;L'éducation à la cilture informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSSIB, Françoise Chapron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation à la culture informationnelle, F. Chapron, E. Delamotte (dir.), Presses de l’ENSSIB, Villeurbanne, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'ENSSIB, 306 p., 2010, Série Culture de l'information, 978-2-910227-75-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour de nouvelles coopérations entre écoles et bibliothèques. », dans &amp;quot;Bibliotecas para a vida II. &amp;quot;Bibliotecas e leitura&amp;quot;, Edições Colibri, Centro interdisciplinar de Historia, Culturas e Sociedades (CIDEHUS) da Universidade de Evora, Portugal. », 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre interdisciplinaire Histoire, cultures et sociétés, Université d'Evora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotecas e leitura,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque publique de Evora Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.614, 2010, 978-972-772-949-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cidehus.1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre préfacier de Frantz Fanon et d’Albert Memmi », dans C. Chaulet Achour (dir.), in Itinéraires intellectuels entre la France et les rives du sud de la Méditerranée, Karthala 2010. Lettres du Sud PP; 259-271</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches Textes et francophonie (CRTF) UNiversité Cergy-Pontoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires intellectuels entre la France et les rives sud de la Méditerranée. Paris : Karthala, coll. Lettres du Sud, 2010, 356 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala, coll. Lettres du Sud, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.356 Pages, 2010, Lettres du Sud., ISBN 978-2-8111-0345-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.chaul.2010.01.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de Passo-Fundo, pp.234, 2023, 978-65-5607-053-7</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation à l’information à l’école primaire » dans F. Chapron, E. Delamotte (dir.), &amp;quot;L’éducation à la culture informationnelle&amp;quot;, Presses de l’ENSSIB, Villeurbanne, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapron Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale supérieure des sciences de l'information et des bibliothèques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSSIB presses; ENSSIB, 300 p., 2010, Série Culture de l'information, 978-2-910227-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Formação, profissionalização e desprofissionalização docente</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux mécènes, nouveaux lieux de littérature, nouveaux écrivains ?&amp;quot; in &amp;quot;Lieux de littérature&amp;quot; , Emmanuel Fraisse, Violaine Houdart-Merot ( dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRTF, université de Cergy-Pontoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de littérature, Dir : Emmanuel Fraisse, Violaine Houdart-Merot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTF université Cergy-Pontoise, pp.38, 2010, Publications du CRTF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels critères de choix des oeuvres de référence en littérature dans les programmes pour l'école&amp;quot; ? in La littérature en corpus (Brigitte Louichon, Annie Rouxel, dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neuvièmes Rencontres des chercheurs en didactique de la littérature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature en corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP de Bourgogne, pp.324, 2009, Documents- Actes et Rapports-, 978-2-86621-564-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse et pégagogie : un couple agité mais inséparable&amp;quot;, in l'ouvrage collectif : &amp;quot;Livres d'enfants d'hier et d'aujourd'hui&amp;quot;. Bibliothèque nationale de France, octobre 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNLJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres d'enfants d'hier et d'aujourd'hui. Babar, Harry Poter et cie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, pp.580, 2008, 978-2-7177-2422-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'ouvrage &amp;quot;Les voies de la littérature au cycle 2, direction: Max Butlen et auteur chapitre &amp;quot;Découvrir l'univers singulier d'un auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité scientifique Argos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voies de la littérature au cycle 2, ouvrage collectif, dir. : Max Butlen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Biblioteca Celsode RuiBeisiegel, ISBN: 978-65-87047-59-1 (E-book)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRDP Créteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.378, 2008, ARGOS Démarches, 978-2-86918-207-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images des banlieues dans les ouvrages recommandés à l'école et au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRP et CRTF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Situations de banlieue". Dir. : Marie-Madeleine Bertucci et Violaine Houdart-MerotL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national de recherche pédagogique (INRP), 290 p., 2005, Education, Politiques, Sociétés, 2-7342-1013-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-85-5635-093-0</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'école au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Créteil, comité scientifique éditorial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les enseignants et la littérature : la transmission en question"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé - CNDP, pp.288, 2004, Argos Références, 2-86918-158-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 632 p., 2016, 978-85-7862-506-1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteur abusé, lecteur amusé, lecteur avisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité scientifique, revue ARGOS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la littérature au cycle 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Créteil, pp.360, 2003, 2-86918-148-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 19 (27), Université d'état du Minas Gerais, Centre de communication, 214 p. Chapitre MB : pp. 19-44, 2016, Educação em Foco, ISSN 1519-3322</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ler, comprender e interpretar textos literários na escola », chapitre in &amp;quot;Questões de leitura&amp;quot;, dir. Tania Rosing, Universidade de Passo Fundo, Rio grande do Sul, Brasil, octobre 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPF editora. Tania Rosing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Questões de leitura", dir. Tania Rosing, Universidade de Passo Fundo, Rio grande do Sul, Brasil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Passo-Fundo. Rio Grande do sul. Brésil, pp.120, 2003, 85-7515-138-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lectura en la escuela y en la biblioteca multimidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Passo-Fundo, Tania Rosing (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leitura e animaç~ao cultural. Tania Rosing (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Passo-Fundo Rio Grande do sul. Brésil Editora Universitaria., pp.411, 2002, 85-7515-092-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lectura en la escuela y en la biblioteca : entre el poder y el desejo », conférence de conclusion, 9a Jornadas de bibliotecas infantiles, juveniles y escolares : Geografias lectoras. Fundacion Germàn Sanchez Ruiperez, Salamanca, Espana, 2001, pp. 41-57.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation German Sanchez Ruiperez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografías de la lectura, Localización: Geografías lectoras: nuevos proyectos y realidades en la lectura infantil y juvenil, 2001, págs. 41-56 Idioma: español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, ISBN 84-89384-35-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre de lecture à l'école&amp;quot; in Didactique de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcia Debanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grandaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Mirail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de la lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP Midi-Pyrénées, pp.226, 1996, Questions d'éducation, 2-85816-270-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Canopé - CNDP, 191p., 2015, 978-2-240-03808-1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bibliothèques scolaires&amp;quot; in &amp;quot;Bibliothèques et évaluation&amp;quot;, (dir. Anne Kupiec).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IUT Métiers du livre; Université Paris X et BPI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cercle de la librairie, 200 p., 1994, Bibliothèques, 2-7654-0549-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1465 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture et lecture. Lecture et écriture&amp;quot; in Littératures et langages, Hors série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUFM. Université de Cergy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et enseignement in Collection Littératures et langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, CRDP académie de Versailles, pp.134, 1994, 2-86637-390-1</w:t>
@@ -2770,51 +2770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinta Jornada Literatura e educação organizada pela Faculdade de educação da universidade de São-Paulo, 29 de março de 1922. Palestra de abertura de Max Butlen: Princípios e referenciais teóricos para a implementação duma didáctica da leitura e da literatura na escola. A paraitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Jornada Litterature et education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d'education de l'université de São-Paulo, Mar 2022, São-Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La shoah dans la littérature de jeunesse ( présentaion et animation d'une table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la mémoire dans la littérature de jeunesse : Racines, souvenirs, transmission.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche et d'information sur la littérature de jeunesse, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2908,51 +2908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literatura, literatura infantil e valores: da inculcação ao questionamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Education, littérature et éthique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Porto (Portugal), Sep 2022, Porto (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des jeunes lecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'université d'Evora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evora (Portugal), Jun 2021, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,609 +3040,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avec l'Université de São-Paulo, Visio conférence, pour l’école de communication et d’arts (ECA) &amp;quot;Politique de lecture et politique de développement des bibliothèques en France&amp;quot;, juin 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de lecture et développement des bibliothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sao-Paulo, Jun 2020, São-Paulo Brésil, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse, éthique de la conviction et mobilisation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminairede l'université d'Artois " Acteurs et témoins en littérature de jeunesse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jan 2020, Arras (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Palestra (Conférence invitée) au II Congresso Nacional de Formação de Professores (CNFP) e XII Congresso Estadual Paulista sobre Formação de Educadores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Por uma revolução no campo da formação de professores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'état de São-Paulo, Apr 2014, Aguas de Lindoia, São-Paulo ; Brésil, Brazil. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sao-Paulo, Jun 2020, São-Paulo Brésil, Brazil</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle de conférences au Brésil en 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et formation des enseignants en France. Questions actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités brésiliennes, 2019, Sao-Paulo. Belo Horizonte. Porto Seguro., Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jan 2020, Arras (en ligne), France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes de référence en littérature pour l'école. Les bibliothèques d'école, historique, perspectives. La Constitution des listes de référence. Critères de choix et d'analyse des oeuvres. Démarches didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan national de formation Culture / Education nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Education nationale et ministère de la Culture, Mar 2019, Paris. BPI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture, Littérature de jeunesse,, enseignement, didactique, formation des lecteurs, formation des enseignants, évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des lecteurs, Littérature de jeunesse, enseignement, didactique, formation des enseignants, évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universités brésiliennes, 2019, São-Paulo, Belo Horizonte, Porto Seguro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Universités brésiliennes, 2019, Sao-Paulo. Belo Horizonte. Porto Seguro., Brazil</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une première culture littéraire à l'école. Pourquoi Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE et université de Nantes, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Education nationale et ministère de la Culture, Mar 2019, Paris. BPI, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres, lecteurs et politiques culturelles à l'école au tournant du XXIème siècle. Communication lors de la journée d'étude : &amp;quot; Livre, lecture et politiques de démocratisation culturelle &amp;quot; Journée d'étude du 2 février 2016 à la BPI, Centre Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre, lecture et politiques de démocratisation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BPI, Beaubourg, Ministère de la Culture, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de MB &amp;quot;De l’école au collège », dans colloque « La transmission et la littérature. La transmission en question »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants et la littérature : la transmission en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches "Textes/ Histoire" ( CRTH) de l'UCP, 2002, Cergy-Pontoise (Université de), France. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,51 +3699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français dans l'enseignement supérieur et la recherche&amp;quot;, co-direction avec Pierre Bruno du numéro 221 de la revue Le fançais aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max BUTLEN Max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3762,2138 +3762,2138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse, éthique de la conviction et mobilisation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Cahiers Robinson, 48, 181 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manières de lire, façons d’enseigner : dispositions à lire et à faire lire des textes littéraires chez les professeurs des écoles débutants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67, pp. 62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Max Butlen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note critique sur l'ouvrage de FERRIER, B. (dir.). (2018). Bible et littérature de jeunesse. Numéro thématique des Cahiers Robinson, 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue Repères. Recherches en didactique du français langue maternelle, 60, pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura, literatura para a juventude e valores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educar em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Educar em revista Université fédérale du Parana. Brésil, 34 (72), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-4060.62732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIBLIOTHÈQUES SCOLAIRES ET PUBLIQUES, D'HIER À AUJOURD'HUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques revue de l'Association des bibliothécaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 94-95, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et valeurs, Postface, numéro 197 de la revue &amp;quot;Le français aujourdhui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le français aujourd'jhui, N° 197, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.197.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réaction morale face à la littérature de jeunesse, Chapitre deMax Butlen, in « Les Cahiers Robinson » n° 38, « Civiliser la jeunesse&amp;quot;, colloque de Cerisy, dir. : F. Marcoin, C. Chelebourg .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chelbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les Cahiers Robinson, 48, 181 p</w:t>
+              <w:t xml:space="preserve">, 2015, Les Cahiers Robinson n° 38 "Civiliser la jeunesse", 38, 278 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.2481⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. “A leitura une prática cultural polimorfa. In Revista Leitura: Teoria e Prática, Associação Brasileira de Leitura, Universidade Estadual de Campinas, Estado de São Paulo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leitura : Teoria &amp; Pratica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34112/2317-0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Formador de leitores, formador de professores: a trajetória de Max BUTLEN” BUENO, B., BUTLEN, M., REZENDE, N. ( abr./jun. 2015) in revista &amp;quot;Educação e Pesquisa&amp;quot; da faculdade de educação da universidade de São-Paulo, vol.41 numéro : 2 , abr./jun. 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Educação e Pesquisa, 41, 22 p. de la revue 564 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 94-95, pp.158</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture : &amp;quot;une pratique culturelle polymorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">~Leitura : Teoria &amp; Prática,. Revista da associação de leitura do Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Leitura: Teoria é Pratica, 33 (2 (65)), pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Max Butlen</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BUTLEN, M. « La promotion des livres pour la jeunesse par les associations, 50 ans d’évolutions », Les cahiers du CRILJ n°7, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du CRILJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Cahiers du CRILJ, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur la littérature ado, « La place du roman pour adolescents dans l’enseignement ». -Sylviane Ahr et Max Butlen, in Revue Lecture Jeune numéro anniversaire (40 ans) N 150, Juin 2014,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, "Lecture Jeune", la revue sur les cultures et les littératures des adolescents et des jeunes adultes, 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La place du roman pour adolescents dans l’enseignement ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahr Sylviane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lecture Jeune, Revue Lecture Jeune numéro anniversaire (40 ans) N 150, Juin 2014, Focus sur la littérature ado, (150), pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARA NOVAS COOPERAÇÕES ENTRE ESCOLAS E BIBLIOTECAS: RETORNO AOS OBJETIVOS E MISSÕES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (22), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14572/nuances.v21i22.1620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir lire/aimer lire : un couple en évolution ou en voie de séparation ? », article de Ahr S., Butlen M., in M.-L. Élalouf (dir.), Études de linguistique appliquée. &amp;quot;Les connaissances cachées développées par la lecture et l’écriture électronique extrascolaires&amp;quot;, revue Etudes de linguistique appliquée, revue de didactologie des langues-cultures et de lexiculturologie, n° 166/ Paris : Klincksieck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes de linguistique appliquée, 166, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compréhension et interprétation littéraires : double risque de l’école au lycée », dans Le français aujourd’hui n° 168, « Continuité et rupture dans l’enseignement de la littérature, A. Colin, Paris, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français aujourd'hui n° 168</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français aujourd'hui n° 168 : "Continuités et ruptures dans l'enseignement de la littérature", 168, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La littérature pour la jeunesse à l’école ! “Cris d’effroi, cris d’effraie, cris d’orfraie ?”, revue suisse, Le Cri du hibou, Lausanne, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cri du hibou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature de jeunesse à l’école, trente années d’évolutions. Histoire d’une légitimation. l’École des lettres, 2008-2009, n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L'école des lettre in L'école des loisirs, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, sexisme et féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Le français aujourd'jhui, N° 197, pp.5-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Le français aujourd'hui, 163, 128 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels critères de choix et d’analyse des livres pour la jeunesse dans les listes ministérielles de référence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La revue des livres pour enfants. BnF, 240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quelques points de résistances dans la mise en place d’un enseignement de la littérature à l’école primaire », Dir. Max Butlen et al.. In revue &amp;quot;Repères&amp;quot; N° 37, &amp;quot;Pratiques effectives de la littérature à l'école et au collège, INRP, 2008, .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Repères, Recherches en didactique du français langue maternelle, 37, 315 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la politique de la lecture publique aux politiques publiques de lecture&amp;quot;. In Regards sur un demi-siècle. Cinquantenaire du Bulletin des bibliothèques de France (BBF). Numéro hors-série .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bulletin des bibliothèques de France, Numéro Hors-série, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de l’INRP, &amp;quot;Recherche et formation&amp;quot;, direction avec Anne-Marie Chartier du n°51, « Analyse de pratiques ; de la recherche à la formation », INRP, 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les Cahiers Robinson n° 38 "Civiliser la jeunesse", 38, 278 p</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Recherche et formation, 51, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des stéréotypes que la littérature adresse à la jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Le français aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, "Le français aujourd'hui", revue de l'association française des enseignants de français, 149, 128 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Educação e Pesquisa, 41, 22 p. de la revue 564 p</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire en bibliothèque, lire à l'école : oppositions et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bulletin des bibliothèques de France, 1, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les Cahiers du CRILJ, 6</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus figés aux corpus éclatés in Le français aujourd'hui n° 145 &amp;quot;Le littéraire et le social. Visées critiques et place de l'affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le français aujourd'hui, 145, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Leitura: Teoria é Pratica, 33 (2 (65)), pp.190</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs des politiques de la lecture pour la jeunesse, complémentaires et concurrents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La revue des livres pour enfants, 217, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, "Lecture Jeune", la revue sur les cultures et les littératures des adolescents et des jeunes adultes, 150</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexions sur l’offre et les politiques de lecture », in revista Educacion y biblioteca -En primera persona, -Entretien avec Ramon Salaberia, Educacion y biblioteca n° 143, octobre 2004, Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educacion e biblioteca. biblioteca n° 143, octobre 2004, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Educacion y Bibliotecas, 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...1129 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2001, &amp;quot;L'odyssée des BCD&amp;quot; in &amp;quot;Cahiers pédagogiques&amp;quot; n° 397-398, Dossier : Changer l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Les Cahiers pédagogiques, 397-398, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,51 +5950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation des professeurs pour l'enseignement de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidade UNICENTRO, Association brésilienne des éditeurs universitaires. Unicentro, université UNICENTRO Parana, Brésil, pp.17, 2018, Renata Daletese, 978-85-7891-217-_8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6012,51 +6012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et formations en littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CY Cergy Paris Université. Bibliothèque nationale de France, 2012, 978-2-35494-045-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter et transmettre la littérature aujourd'hui&amp;quot;, dir. avec Violaine Houdart-Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,51 +6149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de lecture et leurs acteurs, 1980-2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRP. Institut national de recherche pédagogique (INRP), 614 p., 2008, Education, Histoire Mémoire, 978-2-7342-1086-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la littérature au cycle 2&amp;quot;. &amp;quot;The Pathways of Literature in Cycle 2&amp;quot;. Edited by Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brisac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6329,51 +6329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir lire avec les Bibliothèques centre documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6417,51 +6417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de l'écrit et les réseaux de formation ( dir. Avec Jean Hébrard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6524,51 +6524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique des compétences : regards critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Dolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6606,51 +6606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Lire, analyser, sélectionner, catégoriser la littérature pour la jeunesse. Quels critères ? pour quels usages ? » Cahiers de l’association internationale des études françaises, N° 66, « Vitalité, variétés et valeurs de la littérature de jeunesse » - “Lire, analyser, sélectionner, catégoriser la littérature pour la jeunesse&amp;quot;. &amp;quot;Quels critères ? pour quels usages ? » Cahiers de l’association internationale des études françaises, N° 66, « Vitalité, variétés et valeurs de la littérature de jeunesse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, pp 245 -262, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6675,51 +6675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des lettres et le numérique&amp;quot; ; revue &amp;quot;Le français aujourd’hui&amp;quot; du n° 178, direction avec Catherine Becchetti-Bizot, , 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">178, 132 p., 2012, Le français aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6737,77 +6737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahr Sylviane, Butlen Max, Elalouf Marie-Laure, « Lecture sur écran, lectures sur papier : discours et représentations des élèves de 15 ans », dans L’enseignement des lettres et le numérique, revue Le français aujourd’hui n°178, dir. M. Butlen, C.Bechetti Bizot, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Ahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,51 +6845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité et ruptures dans l'enseignement de la littérature in la revue Le français aujourd'hui, n° 168 Direction : Marie-France Bishop, Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6927,51 +6927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction Max Butlen avec Pierre Bruno, Jacques David, Serge Martin du n° hors-série du Français aujourd’hui sur la littérature de jeunesse « Enseigner la littérature de jeunesse », novembre 2008 ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,51 +7035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxas de la lectura escolar, article in &amp;quot;Sociedad lectora y educacion&amp;quot; in Revista Educacion, Ministerio de educacion y ciencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numéro extraordinaire "Sociedad lectora y educacionRevista de educacion" (N° extra), 384 p., 2005, Revista de Educacion Ministère espagnol de l'Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7097,51 +7097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature de jeunesse : repères, enjeux et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Dubois-Marcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7179,51 +7179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lire, comprendre, interpréter des textes littéraires à l’école ». Butlen Max (2002) in revue Argos, n°30, Praiques artistiques et culturelles, PP. 38-42 p.38-42.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, pp.76, 2002, Argos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,51 +7280,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour la Direction du ministère de l’Education nationale : Etude des conditions associées au développement de la compréhension de l’écrit chez les garçons et les filles de 15 ans, Rapport remis en 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahr Sylviane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une politique et une stratégie nationales pour la formation continue des professeurs de l'enseignement fondamental en Guinée Bissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7430,51 +7430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment proposer des parcours de lecture en réseaux à l'intention des élèves de cycle 3 et de 6ème ? in La littérature de l'école au collège. Rapport du groupe de recherche action formation de l'IUFM de Nantes sous direction de Max Butlen. Collection Ressources n° 11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IUFM des Pays de la loire. 2006, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7492,51 +7492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'enquête sur &amp;quot;Les écoles des &amp;quot;assentamentos&amp;quot; dans le système éducatif de Paraty (Brésil), recherche effectuée pour le Centre de recherches sur le Brésil contemporain (CRBC)~, en liaison avec l'EHESS (Paris) et l'université fédérale de Rio de Janeiro. Intitulé du projet : Les établissements ruraux dans une perspective comparative : une analyse des dimensions économiques, sociales, historiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches sur le Brésil contemporain. EHESS. Université fédérale rurale do Rio de Janeiro. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7723,51 +7723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max BUTLEN Max" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/contato.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pour consulter l'ouvrage Portal de Livros Abertos da USP https://www5.usp.br/tag/biblioteca-online/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamedaeditorial.com.br/loja/busca.php?loja=473627&amp;amp;palavra_busca=Alameda+editra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brasilmulticultural.org/quem-somos/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://instagram.com/cafe_e_lapis_editora/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.189.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.144.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Fran&#231;oise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Editions Colibri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cidehus.1737" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com URL : https://www.cairn.info/itineraires-intellectuels-entre-la-france--9782811103453-page-259.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chaul.2010.01.0259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sceren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia Debanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Liva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.62732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.197.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelbourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34112/2317-0972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahr Sylviane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14572/nuances.v21i22.1620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brisac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Javerzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Couet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dubois-Marcoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max BUTLEN Max" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/contato.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pour consulter l'ouvrage Portal de Livros Abertos da USP https://www5.usp.br/tag/biblioteca-online/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamedaeditorial.com.br/loja/busca.php?loja=473627&amp;amp;palavra_busca=Alameda+editra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brasilmulticultural.org/quem-somos/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://instagram.com/cafe_e_lapis_editora/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.189.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.144.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Editions Colibri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cidehus.1737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com URL : https://www.cairn.info/itineraires-intellectuels-entre-la-france--9782811103453-page-259.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chaul.2010.01.0259" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sceren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia Debanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Liva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.62732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.197.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelbourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34112/2317-0972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahr Sylviane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14572/nuances.v21i22.1620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brisac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Javerzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Couet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dubois-Marcoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>