--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -483,1189 +483,1189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prefácio à obra coletiva &amp;quot;Formação, profissionalização, desprofissionalização de professores&amp;quot;, dirigida por Belmira Bueno (USP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de São-Paulo, Faculté d'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formação, profissionalização e desprofissionalização docente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de São-Pau lo Faculté d'éducation de l' USP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biblioteca Celsode RuiBeisiegel, ISBN: 978-65-87047-59-1 (E-book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre &amp;quot; Nascimento e desensvolvimento na França da oferta de formação em literatura infanto-juvenil&amp;quot; , ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Passo-Fundo, Brésil, Association brésilienne des éditeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ouvrage collectif : " Leitura Literária: conceitos, mediações e experiências : dir : Miguel Rettenmaier, Fabiane Verardi Burlamarque ; université de Passo-Fundo, Brésil, Rio Grande do sul,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Passo-Fundo, pp.234, 2023, 978-65-5607-053-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Formação, profissionalização e desprofissionalização docente</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leituras literárias de adolescentes e a escola, de Gabriela Rodella de Oliveira&amp;quot;Tensões e influências Gabriela Rodella de Oliveira. São Paulo: Editora Alameda, 2022. Apresentação Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale do sul da Bahia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leituras literárias de adolescentes e a escola: tensões e influências"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Biblioteca Celsode RuiBeisiegel, ISBN: 978-65-87047-59-1 (E-book)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Leituras literárias de adolescentes e a escola: tensões e influências"</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura e formação de professores. Capítulo introdutório em &amp;quot;Literatura e Educação, História, Formação, Experiência&amp;quot;. Editora: Maria AMELIA DALVI e al . Universidade Federal do Espírito Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max BUTLEN Max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale do Espírito Santo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et formation des professeurs. Chapitre introductif in “Literatura e Educação, Historia, Formaçao, Experiênça”. Direction de l'ouvrage : Maria AMELIA DALVI e al Université fédérale do Espirito Santo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright © 2018 Brasil Multicultural Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-85-5635-093-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Littérature et formation des professeurs. Chapitre introductif in “Literatura e Educação, Historia, Formaçao, Experiênça”. Direction de l'ouvrage : Maria AMELIA DALVI e al Université fédérale do Espirito Santo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels livres ? pour quelles lectures des jeunes ?&amp;quot; dans &amp;quot; Livre, lecture et lecteur&amp;quot;, direction : Samue Castellanos, César castro). São-Luis : Presses de l’université fédérale du Maranhão, Brasil ( EDUFMA), Café e Lapis, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université fédérale du Maranhão. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro, Leitura e leitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-85-5635-093-0</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café &amp; Lapis, EDUFMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 632 p., 2016, 978-85-7862-506-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Livro, Leitura e leitor</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading policies, reading practices and teacher training&amp;quot; in Jornal &amp;quot;Educação em Foco&amp;quot;, UEMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'état du Minas Gerais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação em Foco N° 27, revista da universidade Estadual minera (UEMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19 (27), Université d'état du Minas Gerais, Centre de communication, 214 p. Chapitre MB : pp. 19-44, 2016, Educação em Foco, ISSN 1519-3322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BUTLEN, M. AHR Sylviane, BUTLEN Max, « Présence et usages de la littérature de jeunesse à l’école et au collège », Le français aujourd'hui, 2015/2 (n° 189), p. 37-54. DOI : 10.3917/lfa.189.0037. URL : https://www.cairn.info/revue-le-francais-aujourd-hui-2015-2-page-37.htm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le français aujourd'hui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Présence et usages de la littérature de jeunesse à l’école et au collège », Le français aujourd'hui, vol. 189, no. 2, 2015, pp. 37-54.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 189 (2), Armans Colin, pp.37-54, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.189.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de &amp;quot;Danser avec les albums&amp;quot;, ouvrage de Pascale Tardif, Laurence Pagès, Canopé éditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil scientifique CANOPE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danser avec les albums Pascale Tardif, Laurence Pagès. Max Butlen (Préfacier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé - CNDP, 191p., 2015, 978-2-240-03808-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Tensions entre universitarisation et professionnalisation dans la formation des enseignants&amp;quot;. In Revue, Administration et éducation, N° 144, revue de l'Association française des acteurs de l'éducation. ppp. 79-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française des acteurs de l'éducation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue "Administration et éducation", n. 144,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 144 (4), Association française des acteurs de l'éducation, pp.79-85, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.144.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postface » des XIIIe Rencontres des chercheurs en didactique de la littérature in &amp;quot;Les patrimoines littéraires à l'école. Usages et enjeux&amp;quot;, dir., Ahr S. et Denizot N., Namur : PUF de Namur, Diptyque, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Namur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Patrimoines littéraires à l'école : usages et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-264, 2013, 978-2-87037-784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence et usages de la littérature de jeunesse à l’école », dans Butlen Max, Lorant Jolly Annick, Etat des lieux des recherches et des formations universitaires en littérature de jeunesse (dir.) ; Paris, Bibliothèque nationale de France, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMA et BnF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Recherches et formations en littérature de jeunesse. Etat des lieux et perspectives". Direction Butlen et Lorant-Jolly, BnF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, pp.168, 2012, 978-2-35494-045-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour de nouvelles coopérations entre écoles et bibliothèques. », dans &amp;quot;Bibliotecas para a vida II. &amp;quot;Bibliotecas e leitura&amp;quot;, Edições Colibri, Centro interdisciplinar de Historia, Culturas e Sociedades (CIDEHUS) da Universidade de Evora, Portugal. », 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre interdisciplinaire Histoire, cultures et sociétés, Université d'Evora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotecas e leitura,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque publique de Evora Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.614, 2010, 978-972-772-949-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cidehus.1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre préfacier de Frantz Fanon et d’Albert Memmi », dans C. Chaulet Achour (dir.), in Itinéraires intellectuels entre la France et les rives du sud de la Méditerranée, Karthala 2010. Lettres du Sud PP; 259-271</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches Textes et francophonie (CRTF) UNiversité Cergy-Pontoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires intellectuels entre la France et les rives sud de la Méditerranée. Paris : Karthala, coll. Lettres du Sud, 2010, 356 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala, coll. Lettres du Sud, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.356 Pages, 2010, Lettres du Sud., ISBN 978-2-8111-0345-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.chaul.2010.01.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 19 (27), Université d'état du Minas Gerais, Centre de communication, 214 p. Chapitre MB : pp. 19-44, 2016, Educação em Foco, ISSN 1519-3322</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation à l’information à l’école primaire » in &amp;quot;L'éducation à la cilture informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSSIB, Françoise Chapron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation à la culture informationnelle, F. Chapron, E. Delamotte (dir.), Presses de l’ENSSIB, Villeurbanne, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'ENSSIB, 306 p., 2010, Série Culture de l'information, 978-2-910227-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...481 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408150v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04392011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La formation à l’information à l’école primaire » dans F. Chapron, E. Delamotte (dir.), &amp;quot;L’éducation à la culture informationnelle&amp;quot;, Presses de l’ENSSIB, Villeurbanne, 2010.</w:t>
               </w:r>
@@ -5567,165 +5567,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des corpus figés aux corpus éclatés in Le français aujourd'hui n° 145 &amp;quot;Le littéraire et le social. Visées critiques et place de l'affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Butlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le français aujourd'hui, 145, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire en bibliothèque, lire à l'école : oppositions et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bulletin des bibliothèques de France, 1, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392665v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04376751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs des politiques de la lecture pour la jeunesse, complémentaires et concurrents ?</w:t>
               </w:r>
@@ -7723,51 +7723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max BUTLEN Max" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/contato.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pour consulter l'ouvrage Portal de Livros Abertos da USP https://www5.usp.br/tag/biblioteca-online/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamedaeditorial.com.br/loja/busca.php?loja=473627&amp;amp;palavra_busca=Alameda+editra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brasilmulticultural.org/quem-somos/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://instagram.com/cafe_e_lapis_editora/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.189.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.144.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Editions Colibri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cidehus.1737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com URL : https://www.cairn.info/itineraires-intellectuels-entre-la-france--9782811103453-page-259.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chaul.2010.01.0259" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sceren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia Debanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Liva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.62732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.197.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelbourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34112/2317-0972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahr Sylviane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14572/nuances.v21i22.1620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brisac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Javerzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Couet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dubois-Marcoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max BUTLEN Max" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/contato.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mercado-de-letras.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pour consulter l'ouvrage Portal de Livros Abertos da USP https://www5.usp.br/tag/biblioteca-online/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamedaeditorial.com.br/loja/busca.php?loja=473627&amp;amp;palavra_busca=Alameda+editra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brasilmulticultural.org/quem-somos/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://instagram.com/cafe_e_lapis_editora/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.189.0037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.144.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Editions Colibri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cidehus.1737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com URL : https://www.cairn.info/itineraires-intellectuels-entre-la-france--9782811103453-page-259.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chaul.2010.01.0259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapron Fran&#231;oise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sceren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia Debanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Liva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.62732" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.197.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chelbourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34112/2317-0972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahr Sylviane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14572/nuances.v21i22.1620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brisac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Javerzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kurtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Couet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hebrard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365026v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dubois-Marcoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>