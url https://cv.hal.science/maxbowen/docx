--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1670,451 +1670,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713887v1</w:t>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports medicine - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
@@ -2198,295 +2198,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Energy Cost of Rowing a Determinant Factor of Performance in Elite Oarsmen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Boillet</w:t>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Haas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Etienne Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083909v1</w:t>
+                <w:t xml:space="preserve">hal-04927198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Energy Cost of Rowing a Determinant Factor of Performance in Elite Oarsmen?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927198v1</w:t>
+                <w:t xml:space="preserve">hal-04083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force output in giant-slalom skiing: A practical model of force application effectiveness</w:t>
               </w:r>
@@ -3905,256 +3905,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084767v1</w:t>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102945-9.00009-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102945-9.00009-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>