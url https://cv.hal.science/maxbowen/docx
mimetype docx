--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,3190 +100,3173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B. Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512166v1</w:t>
+                <w:t xml:space="preserve">hal-05598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower‐Limb Strength in Alpine Skiing: Are Maximal, Explosive or Endurance Capacities More Important for Performance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chollet</w:t>
+                <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Cross</w:t>
+                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+                <w:t xml:space="preserve">J-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carson Patterson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptise Morel</w:t>
+                <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.70231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543540v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower‐Limb Strength in Alpine Skiing: Are Maximal, Explosive or Endurance Capacities More Important for Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Morel</w:t>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+                <w:t xml:space="preserve">Carson Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+                <w:t xml:space="preserve">Baptise Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512148v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457086v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120106v1</w:t>
+                <w:t xml:space="preserve">hal-05457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251228v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dussauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156062v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Sachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795514v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.69 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749489v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749550v1</w:t>
+                <w:t xml:space="preserve">hal-04749489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691439v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chollet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+                <w:t xml:space="preserve">hal-04713887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to Julian Alcazar et al.: “Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-023-00649-6⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713887v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-023-00598-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927179v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Energy Cost of Rowing a Determinant Factor of Performance in Elite Oarsmen?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exploring the Low Force-High Velocity Domain of the Force–Velocity Relationship in Acyclic Lower-Limb Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dalmais</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827932⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00598-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927198v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Energy Cost of Rowing a Determinant Factor of Performance in Elite Oarsmen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083909v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force output in giant-slalom skiing: A practical model of force application effectiveness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244698⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715492v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Line Strategy Between Two Turns on Performance in Giant Slalom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Force output in giant-slalom skiing: A practical model of force application effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0244698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.589257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239142v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly spin-polarized carbon-based spinterfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Line Strategy Between Two Turns on Performance in Giant Slalom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.043⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.589257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222869v1</w:t>
+                <w:t xml:space="preserve">hal-04239142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southwest Pacific Ocean circulation and climate experiment (SPICE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Holbrook</w:t>
+                <w:t xml:space="preserve">Highly spin-polarized carbon-based spinterfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009678⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556065v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Symmetry-Dependent Metallic Barrier in Fully Epitaxial MgO Based Magnetic Tunnel Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Halley</w:t>
+                <w:t xml:space="preserve">The Southwest Pacific Ocean circulation and climate experiment (SPICE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Holbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (11), pp.7660-7686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666511v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-E is expressed on trophoblast and interacts with CD94/NKG2 receptors on decidual NK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30, pp.1623-1631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,1229 +3276,1229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parametric Mapping regression allow to identify the area of Force-Velocity-Endurance profile related to the sport performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Florent Busseneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for assessing running critical velocity without exhaustion: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting and post-exercise heart rate variability in type 2 diabetes with and without cardiac autonomic neuropathy: Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Latil-Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100% digital, France. pp.268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,279 +4508,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive functional force velocity endurance (FoVE ) model reveals unsuspected muscle properties affected by the expression of DUX4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSHD International Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new in situ method for functional muscle evaluation in murine models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual congress of the French Myology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4807,280 +4790,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le muscle parle, la science écoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57726/zrt6-7s22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402376v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-03844204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5227,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102945-9.00009-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>