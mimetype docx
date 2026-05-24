--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1402,295 +1402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
+                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertron</w:t>
+                <w:t xml:space="preserve">Solene Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pacot</w:t>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620611v1</w:t>
+                <w:t xml:space="preserve">hal-04749550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Reid</w:t>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Corbex</w:t>
+                <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Le Gall</w:t>
+                <w:t xml:space="preserve">Alexandre Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749550v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Corbex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,256 +3888,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+                <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084767v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive functional force velocity endurance (FoVE ) model reveals unsuspected muscle properties affected by the expression of DUX4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Patterson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptise Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00649-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dalmais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244698" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.589257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4WRF9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holbrook" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009678" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Powis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Beaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chatel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latil-Plat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.161" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sagnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/zrt6-7s22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>