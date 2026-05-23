--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Denu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur & Ingénieur - Industrie 5.0 | Économie Circulaire | Systèmes de production</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts opérationnels des flux de déchets dans un atelier industriel par l'usage de la Value Stream Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyer-Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille]; AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts opérationnels des flux de déchets dans un atelier industriel par l’usage de la Value Stream Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyer-Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Nadiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Industry 5.0 for Circular Manufacturing Systems: A Systemic and Human-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université Grenoble - Alpes, 2025. English. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05397826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Denu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur & Ingénieur - Industrie 5.0 | Économie Circulaire | Systèmes de production</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner une industrie circulaire robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fercoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2026, 978-2-38630-350-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, E/HF for a Sustainable, Resilient, Human-Centered Future, 128, pp.104547. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring opportunities and barriers of digital technologies in circular manufacturing systems: An overview and a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Circular Economy as a Driver for Achieving Sustainable Production and Consumption (II), 43, pp.400-421. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts opérationnels des flux de déchets dans un atelier industriel par l'usage de la Value Stream Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyer-Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille]; AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Manufacturing Systems Dashboard for Sus-tainable Performance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to analyze disassembly processes to meet sustainable goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimy Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Augsburg Technical University of Applied Sciences (Germany), Sep 2024, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des impacts opérationnels des flux de déchets dans un atelier industriel par l’usage de la Value Stream Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyer-Messié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Nadiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mangione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Industry 5.0 for Circular Manufacturing Systems: A Systemic and Human-Centered Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Denu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université Grenoble - Alpes, 2025. English. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05397826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyer-Messi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fercoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bru&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyer-Messi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimy Ojeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>