--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in crayfish invasions across European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Beidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 867, pp.161537. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence of the presence in France of the North American species Euglesa compressa Prime, 1852 (Bivalvia, Sphaeriidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the larva of Homilia leucophaea (Rambur 1842) (Trichoptera: Leptoceridae) and comparisons with the known western European Athripsodes larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3682 (1), p. 191 - p. 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="585207E4"/>
+    <w:nsid w:val="34CC801C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="264E3869"/>
+    <w:nsid w:val="1AC38E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49C37842"/>
+    <w:nsid w:val="22199CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tricarico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161537" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.3.07" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>