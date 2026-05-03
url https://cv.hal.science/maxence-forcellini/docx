--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in crayfish invasions across European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Beidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 867, pp.161537. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence of the presence in France of the North American species Euglesa compressa Prime, 1852 (Bivalvia, Sphaeriidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the larva of Homilia leucophaea (Rambur 1842) (Trichoptera: Leptoceridae) and comparisons with the known western European Athripsodes larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3682 (1), p. 191 - p. 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in crayfish invasions across European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Beidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 867, pp.161537. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence of the presence in France of the North American species Euglesa compressa Prime, 1852 (Bivalvia, Sphaeriidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the larva of Homilia leucophaea (Rambur 1842) (Trichoptera: Leptoceridae) and comparisons with the known western European Athripsodes larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3682 (1), p. 191 - p. 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34CC801C"/>
+    <w:nsid w:val="7A0779F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AC38E0D"/>
+    <w:nsid w:val="48156FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22199CDD"/>
+    <w:nsid w:val="735AD050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tricarico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161537" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.3.07" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tricarico" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161537" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.3.07" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>