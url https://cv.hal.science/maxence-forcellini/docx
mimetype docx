--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in crayfish invasions across European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Beidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 867, pp.161537. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence of the presence in France of the North American species Euglesa compressa Prime, 1852 (Bivalvia, Sphaeriidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the larva of Homilia leucophaea (Rambur 1842) (Trichoptera: Leptoceridae) and comparisons with the known western European Athripsodes larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3682 (1), p. 191 - p. 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Forcellini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4921-2189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253118476</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'étude dans l'équipe EcoFlowS (INRAE- UR RiverLy) à Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche « multi » de la collecte de données (multi-groupes biologiques, multi-paramètres physiques, multi-échelles spatiales et temporelles)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse morpho-moléculaire de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse, valorisation scientifique et transfert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineer in the EcoFlowS team (INRAE-UR RiverLy) in Villeurbanne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Multi&amp;quot; Approach to Data Collection (Multiple Biological Groups, Multiple Physical Parameters, Multiple Spatial and Temporal Scales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morpho-Molecular Analysis of Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analysis, Scientific Valorization, and Transfer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA outperforms traditional methods for detecting organic pollution in a non- perennial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Konecny-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA extraction for unsorted bulk river samples v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.5jyl8dy27g2w/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP; EDF. 2021, 156 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance hydrobiologique et physicochimique règlementaire du secteur fluvial du Rhône autour du CNPE de Bugey. Données 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; ARALEP. 2020, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mollusques aquatiques des Iles de Crépieux-Charmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected dipterans in stream studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadett Boóz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Móra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Ficsór</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pařil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.2191. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2024.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in crayfish invasions across European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Beidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 867, pp.161537. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.64-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19396368.2020.1822953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised Description of the Larva of Leptocerina pauliani (Ross 1957 (Trichoptera: Leptoceridae), an Endemic Species of La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4981 (1), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4981.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPERSE, a trait database to assess the dispersal potential of European aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in the response of three European Gammarid species exposed to the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (11), pp.11496-11502. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative description of the larvae of Psychomyia pusilla (Fabricius 1781), Metalype fragilis (Pictet 1834), and Paduniella vandeli Décamps 1965 (Trichoptera: Psychomyiidae) and comments on the larvae of other species belonging to these three genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4402 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4402.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euglesa compressa (Bivalvia, Sphaeridae), native of North America, a &amp;quot;hidden&amp;quot; species introduced in Western Europe before 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van Haaren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (1-3), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître Euglesa (Cyclocalyx) compressa Prime, 1852, (Bivalvia, Sphaeriidae), une nouvelle espèce pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Conchyliologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence of the presence in France of the North American species Euglesa compressa Prime, 1852 (Bivalvia, Sphaeriidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased depth to the water table during river drying decreases the resilience of Gammarus pulex and alters ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Vander Vorste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.1177-1186. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the larva of Homilia leucophaea (Rambur 1842) (Trichoptera: Leptoceridae) and comparisons with the known western European Athripsodes larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3682 (1), p. 191 - p. 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0779F6"/>
+    <w:nsid w:val="3F3A0D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48156FA9"/>
+    <w:nsid w:val="E24F9802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="735AD050"/>
+    <w:nsid w:val="DAE64B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tricarico" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161537" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.3.07" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-forcellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4921-2189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.5jyl8dy27g2w/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Fruget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mouthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Bo&#243;z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M&#243;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk Fics&#243;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pa&#345;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2024.2191" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Beidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tricarico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161537" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4981.1.10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00732-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04631-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coppa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4402.1.4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Haaren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.3.07" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01493980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Vander Vorste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1716" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LDFSWJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>