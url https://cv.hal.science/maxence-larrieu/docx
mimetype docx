--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -221,187 +221,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir l’accès aux dernières publications de son établissement avec HAL</w:t>
+                <w:t xml:space="preserve">An Analysis of “nyx” (2017), a Computer Music Work by Kerry Hagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2-3), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/comj_a_00569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339754v1</w:t>
+                <w:t xml:space="preserve">hal-03309248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of “nyx” (2017), a Computer Music Work by Kerry Hagan</w:t>
+                <w:t xml:space="preserve">Ouvrir l’accès aux dernières publications de son établissement avec HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309248v1</w:t>
+                <w:t xml:space="preserve">hal-03339754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le code de la « computer music », quelles utilisations en analyse musicale ? Contextualisation et exemple avec l’Interactive aural analysis</w:t>
               </w:r>
@@ -1017,165 +1017,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre Science Ouverte d'Université de Paris : lumière sur les SHS</w:t>
+                <w:t xml:space="preserve">Éléments théoriques pour saisir le code de la computer music en analyse musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117209v1</w:t>
+                <w:t xml:space="preserve">hal-03289642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments théoriques pour saisir le code de la computer music en analyse musicale</w:t>
+                <w:t xml:space="preserve">Baromètre Science Ouverte d'Université de Paris : lumière sur les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289642v1</w:t>
+                <w:t xml:space="preserve">hal-04117209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nyx de Kerry Hagan, le Chaos comme source d'inspiration</w:t>
               </w:r>
@@ -1978,177 +1978,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlex vs. Web of Science : qui sert le mieux l’UGA ?</w:t>
+                <w:t xml:space="preserve">TSOSI: Making Funding for Open Science Infrastructure the Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265779v1</w:t>
+                <w:t xml:space="preserve">hal-05429656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSOSI: Making Funding for Open Science Infrastructure the Norm</w:t>
+                <w:t xml:space="preserve">OpenAlex vs. Web of Science : qui sert le mieux l’UGA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wattelar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429656v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble Alpes University through ROR: ensure data quality</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>