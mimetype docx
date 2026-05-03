--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1017,165 +1017,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments théoriques pour saisir le code de la computer music en analyse musicale</w:t>
+                <w:t xml:space="preserve">Baromètre Science Ouverte d'Université de Paris : lumière sur les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289642v1</w:t>
+                <w:t xml:space="preserve">hal-04117209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre Science Ouverte d'Université de Paris : lumière sur les SHS</w:t>
+                <w:t xml:space="preserve">Éléments théoriques pour saisir le code de la computer music en analyse musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117209v1</w:t>
+                <w:t xml:space="preserve">hal-03289642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nyx de Kerry Hagan, le Chaos comme source d'inspiration</w:t>
               </w:r>
@@ -1610,191 +1610,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archive ouverte Okina</w:t>
+                <w:t xml:space="preserve">Évaluation de la recherche, les principes de la déclaration DORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Archives Ouvertes Institutionnelles (AOI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571932v1</w:t>
+                <w:t xml:space="preserve">hal-01938552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la recherche, les principes de la déclaration DORA</w:t>
+                <w:t xml:space="preserve">L'archive ouverte Okina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Forum des Archives Ouvertes Institutionnelles (AOI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938552v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprehending works of computer music through a represenation of the code</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>