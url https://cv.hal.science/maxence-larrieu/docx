--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1610,191 +1610,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la recherche, les principes de la déclaration DORA</w:t>
+                <w:t xml:space="preserve">L'archive ouverte Okina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Forum des Archives Ouvertes Institutionnelles (AOI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938552v1</w:t>
+                <w:t xml:space="preserve">hal-02571932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archive ouverte Okina</w:t>
+                <w:t xml:space="preserve">Évaluation de la recherche, les principes de la déclaration DORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Larrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Archives Ouvertes Institutionnelles (AOI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571932v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprehending works of computer music through a represenation of the code</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxence.Larri.eu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/katina-091125-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maritaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3066824" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791378v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dejour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371951v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4715371.v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wattelar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chetouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d59b59f413606d251aa137789b0bebf3ce7d8f6f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>