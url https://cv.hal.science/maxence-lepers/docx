--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3337,603 +3337,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for laser-cooling of rare-earth ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zs Mezei</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ye Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.011401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.011401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611223v1</w:t>
+                <w:t xml:space="preserve">hal-01188215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-body long-range interactions between ultracold weakly-bound diatomic molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Luc-Koenig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (1), pp.014004. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.055022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/1/014004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576721v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for laser-cooling of rare-earth ions</w:t>
+                <w:t xml:space="preserve">Four-body long-range interactions between ultracold weakly-bound diatomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+                <w:t xml:space="preserve">Eliane Luc-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (1), pp.011401. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.014004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.011401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/1/014004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188215v1</w:t>
+                <w:t xml:space="preserve">hal-04576721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ultracold dipolar particles in a confined geometry and tilted fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+                <w:t xml:space="preserve">Theory of Long-Range Ultracold Atom-Molecule Photoassociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Pérez-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042706⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.115.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576740v1</w:t>
+                <w:t xml:space="preserve">hal-04576647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Long-Range Ultracold Atom-Molecule Photoassociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Pérez-Ríos</w:t>
+                <w:t xml:space="preserve">Dynamics of ultracold dipolar particles in a confined geometry and tilted fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (7), pp.073201. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.042706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.115.073201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576647v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Dipolar Molecules Composed of Strongly Magnetic Atoms</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of long-range ultracold atom-molecule photoassociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Pérez-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BADBE0AD"/>
+    <w:nsid w:val="C7A6D798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7393-112X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139449280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Karam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9q1s-pjrs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Hofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.033103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Gr&#252;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. M. White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Edri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.223402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Zaremba-Kopczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.012811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acb4c1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00959-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wyart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orb&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.153202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042711" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Becher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Wyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.063201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimb&#232;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/1/014005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimbene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.062508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Borsalino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aymar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2017.1351821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Luc-Koenig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/1/014004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Hong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.011401" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042706" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-R&#237;os" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.115.073201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mark" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.203201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Wyart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.032709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20122-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062132" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vexiau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aymar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QUANTUM.2023.QTh2A.4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7393-112X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139449280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Karam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9q1s-pjrs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Hofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.033103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Gr&#252;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. M. White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Edri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.223402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Zaremba-Kopczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.012811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acb4c1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00959-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wyart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orb&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.153202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042711" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Becher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Wyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.063201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimb&#232;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/1/014005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimbene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.062508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Borsalino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aymar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2017.1351821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.011401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Luc-Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/1/014004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-R&#237;os" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.115.073201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mark" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.203201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Wyart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.032709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20122-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062132" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vexiau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aymar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QUANTUM.2023.QTh2A.4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>