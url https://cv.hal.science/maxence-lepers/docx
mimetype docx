--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -190,4528 +190,4541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon-assisted collisions in ultracold gases of polar molecules</w:t>
+                <w:t xml:space="preserve">Revisiting the luminescence properties of Pr3+: YAG within the framework of an extended approach of Judd-Ofelt theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Karam</w:t>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+                <w:t xml:space="preserve">G. Hovhannesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vexiau</w:t>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (4), pp.043317. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 176, pp.118100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/9q1s-pjrs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2026.118100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324466v1</w:t>
+                <w:t xml:space="preserve">hal-05599381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic polarizability of Dy at 532 nm on the intercombination transition</w:t>
+                <w:t xml:space="preserve">Two-photon-assisted collisions in ultracold gases of polar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bloch</w:t>
+                <w:t xml:space="preserve">Charbel Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britton Hofer</w:t>
+                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Cohen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Romain Vexiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+                <w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.033103. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.043317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.033103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/9q1s-pjrs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690602v1</w:t>
+                <w:t xml:space="preserve">hal-05324466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Tweezer Arrays of Erbium Atoms</w:t>
+                <w:t xml:space="preserve">Anisotropic polarizability of Dy at 532 nm on the intercombination transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Grün</w:t>
+                <w:t xml:space="preserve">Damien Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. M. White</w:t>
+                <w:t xml:space="preserve">Britton Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ortu</w:t>
+                <w:t xml:space="preserve">Sam Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Carli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Edri</w:t>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.223402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.033103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.033103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807479v1</w:t>
+                <w:t xml:space="preserve">hal-04690602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van der Waals coefficients for interactions of dysprosium and erbium atoms with alkali-metal and alkaline-earth-metal atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Tweezer Arrays of Erbium Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Zaremba-Kopczyk</w:t>
+                <w:t xml:space="preserve">S. J. M. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Tomza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Edri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.012811⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (22), pp.223402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.223402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405113v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the spectroscopic knowledge of neutral Neodymium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">van der Waals coefficients for interactions of dysprosium and erbium atoms with alkali-metal and alkaline-earth-metal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Zaremba-Kopczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Tomza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/acb4c1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.012811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.012811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797213v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics in molecular systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving the spectroscopic knowledge of neutral Neodymium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00959-6⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (2), pp.025407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/acb4c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205753v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Judd-Ofelt theory: Application on Eu 3+ , Nd 3+ and Er 3+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics in molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ugo Ancarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00959-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241327v1</w:t>
+                <w:t xml:space="preserve">hal-04205753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy quantum dynamics of the 15 N + o-14 N 14 N rovibrational activation and isotope exchange processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extension of Judd-Ofelt theory: Application on Eu 3+ , Nd 3+ and Er 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.120234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c04074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189780v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FitAik: a package to calculate least-squares fitted atomic transitions probabilities. Application to the Er + lanthanide ion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High energy quantum dynamics of the 15 N + o-14 N 14 N rovibrational activation and isotope exchange processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+                <w:t xml:space="preserve">Anuj Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c04074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931081v1</w:t>
+                <w:t xml:space="preserve">hal-04189780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition intensities of trivalent lanthanide ions in solids: Extending the Judd-Ofelt theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FitAik: a package to calculate least-squares fitted atomic transitions probabilities. Application to the Er + lanthanide ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364107v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transition intensities of trivalent lanthanide ions in solids: Extending the Judd-Ofelt theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.118456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121818v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a narrow inner-shell orbital transition in atomic erbium at 1299 nm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033256⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500 (1), pp.430-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364115v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a narrow inner-shell orbital transition in atomic erbium at 1299 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stourm</w:t>
+                <w:t xml:space="preserve">B. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepers</w:t>
+                <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">D. Petter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mølmer</w:t>
+                <w:t xml:space="preserve">L. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.033256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481944v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Shielding of Destructive Chemical Reactions between Ultracold Ground-State NaRb Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
+                <w:t xml:space="preserve">R. Vexiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vexiau</w:t>
+                <w:t xml:space="preserve">A. Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.125.153202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of O 17 in collision with ortho- and para- O 17 O 17</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous emission and energy shifts of a Rydberg rubidium atom close to an optical nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nic Chormaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mølmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012810⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.052508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.052508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953726v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics of O 17 in collision with ortho- and para- O 17 O 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.012810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.012810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02116065v1</w:t>
+                <w:t xml:space="preserve">hal-02953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégroire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04121834v1</w:t>
+                <w:t xml:space="preserve">hal-02116112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spontaneous emission of a sodium Rydberg atom close to an optical nanofibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stourm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.045503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aafb95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02116112v1</w:t>
+                <w:t xml:space="preserve">hal-02116065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely long-range polar molecules composed of identical lanthanide atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dulieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.042711⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (4), pp.4732-4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263590v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic polarizability of erbium atoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purely long-range polar molecules composed of identical lanthanide atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aikawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (1), pp.012509. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.042711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.012509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.042711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116088v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Rare-Earth Magnetic Atoms with an Electric Dipole Moment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anisotropic polarizability of erbium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H Becher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.063201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), pp.012509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.012509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116077v1</w:t>
+                <w:t xml:space="preserve">hal-02116088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic light shift and magic polarization of the intercombination line of dysprosium atoms in a far-detuned dipole trap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold Rare-Earth Magnetic Atoms with an Electric Dipole Moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.040502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.063201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116047v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping of ultracold dysprosium atoms: transition probabilities, dynamic dipole polarizabilities and van der Waals ${C}_6$ coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic light shift and magic polarization of the intercombination line of dysprosium atoms in a far-detuned dipole trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
+                <w:t xml:space="preserve">Vasiliy Makhalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Nascimbène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chayma Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/1/014005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.040502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.040502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576687v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping of ultracold dysprosium atoms: transition probabilities, dynamic dipole polarizabilities and van der Waals C 6 coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nascimbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.014005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6455/50/1/014005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic optical trapping as a manifestation of the complex electronic structure of ultracold lanthanide atoms: The example of holmium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optical trapping of ultracold dysprosium atoms: transition probabilities, dynamic dipole polarizabilities and van der Waals ${C}_6$ coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nascimbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.062508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.014005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/1/014005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576701v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic dipole polarizabilities of heteronuclear alkali dimers: optical response, trapping and control of ultracold molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vexiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Borsalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Aymar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (4), pp.709-750. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144235X.2017.1351821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for laser-cooling of rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.011401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.011401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.055022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-body long-range interactions between ultracold weakly-bound diatomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Luc-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1), pp.014004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/49/1/014004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of Long-Range Ultracold Atom-Molecule Photoassociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Pérez-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (7), pp.073201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.115.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ultracold dipolar particles in a confined geometry and tilted fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (4), pp.042706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Dipolar Molecules Composed of Strongly Magnetic Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (20), pp.203201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.203201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic optical trapping of ultracold erbium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (2), pp.022505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.022505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range interactions between polar alkali-metal diatoms in external electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vexiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Aymar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouloufa-Maafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.032709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.032709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range interactions in the ozone molecule: spectroscopic and dynamical points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.234305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4770054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kicked-rotor quantum resonances in position space: Application to systems of experimental interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zehnlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63, pp.449-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2011-20122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of decoherence effects in the quantum kicked rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zehnlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), pp.062132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.062132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kicked rotor quantum resonances in position space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zehnlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (4), pp.043628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.043628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,91 +4734,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and interactions of atoms and diatomic molecules: from ultracold gases to doped solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Bourgogne Europe, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05330051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4815,731 +4828,731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Tweezer Arrays of Erbium Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. M. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Edri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the high-temperature $\mathrm{H}^+ + \mathrm{HD} \to \mathrm{D}^+ + \mathrm{H}_2$ reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H + + HD → D + + H 2 reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range interactions between polar bialkali ground-state molecules in arbitrary vibrational levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vexiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Aymar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bouloufa-Maafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of long-range ultracold atom-molecule photoassociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Pérez-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassociation of a cold atom-molecule pair: long-range quadrupole-quadrupole interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser control of complete vibrational transfer in Na$_2$ using resonance coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Atabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5549,163 +5562,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of two Rydberg rubidium atoms in the vicinity of an optical nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stourm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sìle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Denver, France. Optica Publishing Group, pp.QTh2A.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/QUANTUM.2023.QTh2A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5715,177 +5728,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rydberg Atoms In the Vicinity of an Optical Nanofiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stourm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sìle Nic Chormaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mølmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vancouver, Canada. pp.AW1D.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OMA.2023.AW1D.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5953,51 +5966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A6D798"/>
+    <w:nsid w:val="5A73371F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7393-112X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139449280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Karam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9q1s-pjrs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bloch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Hofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.033103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Gr&#252;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. M. White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Edri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.223402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Zaremba-Kopczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.012811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acb4c1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00959-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wyart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orb&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.153202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042711" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Becher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aikawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Wyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.063201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimb&#232;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/1/014005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimbene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.062508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Borsalino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aymar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2017.1351821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.011401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Luc-Koenig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/1/014004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-R&#237;os" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.115.073201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mark" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.203201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Wyart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.032709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20122-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062132" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vexiau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aymar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dulieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QUANTUM.2023.QTh2A.4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7393-112X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139449280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hovhannesyan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2026.118100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Karam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vexiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9q1s-pjrs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bloch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Hofer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.033103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Gr&#252;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. M. White" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Carli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Edri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.223402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Zaremba-Kopczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Tomza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.012811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acb4c1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ugo Ancarani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00959-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wyart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patscheider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orb&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.153202" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stourm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nic Chormaic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#248;lmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.052508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stourm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aafb95" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Becher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aikawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Wyart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012509" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.063201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalopin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Makhalov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Bouazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Barker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.040502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimbene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/1/014005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nascimb&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Borsalino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aymar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2017.1351821" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Hong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.011401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Luc-Koenig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/1/014004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-R&#237;os" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.115.073201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mark" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.203201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Wyart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022505" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.032709" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20122-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.043628" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vexiau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aymar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloufa-Maafa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dulieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534908v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Atabek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaouadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stourm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#236;le Nic Chormaic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#248;lmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QUANTUM.2023.QTh2A.4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2023.AW1D.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>