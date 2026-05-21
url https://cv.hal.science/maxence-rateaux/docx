--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -226,767 +226,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiasmal Decussation in Oculo-Cutaneous Albinism Type 8</w:t>
+                <w:t xml:space="preserve">Albinism: management and care of ophthalmological manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bremond-Gignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Hadj-Rabia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.66.2.44⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.104334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2025.104334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203952v1</w:t>
+                <w:t xml:space="preserve">hal-05397844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albinism: management and care of ophthalmological manifestations</w:t>
+                <w:t xml:space="preserve">Chiasmal Decussation in Oculo-Cutaneous Albinism Type 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bremond-Gignac</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zambrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.104334. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2025.104334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.66.2.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397844v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From monocular photograph to angle lambda: A new clinical approach for quantitative assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un jeu sérieux pour la formation des orthoptistes : « orthoptist simulator »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daruich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Binocular Vision and Ocular Motility </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2576117X.2022.2083541⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.1192-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947978v1</w:t>
+                <w:t xml:space="preserve">hal-04362320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental Disorder in a Child with High Intellectual Potential: Contribution of an Integrative Neuropsychomotor Standardized Assessment, Neuropsychological, and Eye-Tracking in a Single-Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hamdioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neurodevelopmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.84-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41252-022-00236-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and efficacy of once-daily risdiplam in type 2 and non-ambulant type 3 spinal muscular atrophy (SUNFISH part 2): a phase 3, double-blind, randomised, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Mercuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Oskoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.42-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-4422(21)00367-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un jeu sérieux pour la formation des orthoptistes : « orthoptist simulator »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From monocular photograph to angle lambda: A new clinical approach for quantitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bremond-Gignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (10), pp.1192-1197. </w:t>
+              <w:t xml:space="preserve">Journal of Binocular Vision and Ocular Motility </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2576117X.2022.2083541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362320v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital trochlear-oculomotor synkinesis with ptosis</w:t>
               </w:r>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bremond-Gignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), pp.e234-e236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1537,51 +1537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229945v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rateaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bremond-Gignac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opo.70006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barrois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zambrowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.2.44" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2025.104334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2576117X.2022.2083541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Clouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-022-00236-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mercuri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deconinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mazzone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nascimento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Oskoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(21)00367-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daruich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sordello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batt&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.05.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Touze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08164622.2022.2153585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Espinasse-Berrod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Couret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNO.0000000000001068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229945v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rateaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bremond-Gignac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opo.70006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2025.104334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zambrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.2.44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daruich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sordello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batt&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.05.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hamdioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Clouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41252-022-00236-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mercuri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deconinck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mazzone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nascimento" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Oskoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(21)00367-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2576117X.2022.2083541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Touze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08164622.2022.2153585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Espinasse-Berrod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Couret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNO.0000000000001068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>