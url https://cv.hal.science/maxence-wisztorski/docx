--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t>
+                <w:t xml:space="preserve">Deciphering genetic and nongenetic factors underlying tumour dormancy: insights from multiomics analysis of two syngeneic MRD models of melanoma and leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
+                <w:t xml:space="preserve">Marie-Oceane Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Launay</w:t>
+                <w:t xml:space="preserve">Sofia Titah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">Aurélie Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Burgard</w:t>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Frédéric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t>
+              <w:t xml:space="preserve">Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Biological Research, 57 (1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40659-024-00540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684882v1</w:t>
+                <w:t xml:space="preserve">hal-04718849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering genetic and nongenetic factors underlying tumour dormancy: insights from multiomics analysis of two syngeneic MRD models of melanoma and leukemia</w:t>
+                <w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Oceane Laguillaumie</w:t>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Titah</w:t>
+                <w:t xml:space="preserve">Agathe Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillemette</w:t>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Anaëlle Burgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leprêtre</w:t>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Biological Research, 57 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40659-024-00540-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718849v1</w:t>
+                <w:t xml:space="preserve">hal-04684882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
               </w:r>
@@ -723,161 +723,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
+                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Damato</w:t>
+                <w:t xml:space="preserve">Lauranne Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damiana Pieragostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967287v1</w:t>
+                <w:t xml:space="preserve">hal-04011475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
               </w:r>
@@ -915,237 +915,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Marina Damato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Salzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Damiana Pieragostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011475v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania de Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Damato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t>
@@ -1661,882 +1661,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rose</w:t>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rodet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lea Zografidou</w:t>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (6), pp.1126-1143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000443⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847515v1</w:t>
+                <w:t xml:space="preserve">inserm-02941492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Adriana Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Lea Zografidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (6), pp.1126-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941492v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940635v1</w:t>
+                <w:t xml:space="preserve">inserm-02940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940659v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940625v1</w:t>
+                <w:t xml:space="preserve">inserm-02940659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahed Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1865 (7), pp.891-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940640v1</w:t>
+                <w:t xml:space="preserve">inserm-02940625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,64 +2773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasa Cizkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,51 +3041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,429 +3289,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Focsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">N. Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">F. Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (11), pp.2857-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.052480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940254v1</w:t>
+                <w:t xml:space="preserve">hal-01850616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intra-organ spatial distributions of sea star saponins by MALDI imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeyer</w:t>
+                <w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Decroo</w:t>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Winter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caulier</w:t>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-9044-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939600v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Rodet</w:t>
+                <w:t xml:space="preserve">Inter- and intra-organ spatial distributions of sea star saponins by MALDI imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delhem</w:t>
+                <w:t xml:space="preserve">Corentin Decroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vanden Abeele</w:t>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kobeissy</w:t>
+                <w:t xml:space="preserve">Guillaume Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (11), pp.2857-77. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (29), pp.8813-8824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.052480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9044-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850616v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of Alginate Scaffold Releasing Two Trophic Factors for Spinal Cord Injury Repair</w:t>
               </w:r>
@@ -3978,90 +3978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of increased sensitivity and mass resolution using silicon masks in MALDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Diologent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.1404-1413. </w:t>
@@ -4361,666 +4361,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI imaging of formalin-fixed paraffin-embedded tissues: application to model animals of Parkinson disease for biomarker hunting.</w:t>
+                <w:t xml:space="preserve">MALDI Imaging of Formalin-Fixed Paraffin-Embedded Tissues: Application to Model Animals of Parkinson Disease for Biomarker Hunting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Franck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Croix</w:t>
+                <w:t xml:space="preserve">Bonnel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (3), pp.969-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 7 (7), pp.969-978</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350106v1</w:t>
+                <w:t xml:space="preserve">hal-00268379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Macagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.5.3.413⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.20623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350102v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">MALDI imaging of formalin-fixed paraffin-embedded tissues: application to model animals of Parkinson disease for biomarker hunting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Croix</w:t>
+                <w:t xml:space="preserve">D. Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Macagno</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.969-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dneu.20623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr070464x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350103v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITICS (MALDI Imaging Team Imaging Computing System): a new open source mass spectrometry imaging software.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Franck</w:t>
+                <w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2008.07.004⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14789450.5.3.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350101v1</w:t>
+                <w:t xml:space="preserve">hal-00350102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI Imaging of Formalin-Fixed Paraffin-Embedded Tissues: Application to Model Animals of Parkinson Disease for Biomarker Hunting.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">MITICS (MALDI Imaging Team Imaging Computing System): a new open source mass spectrometry imaging software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Jardin-Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bonnel David</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (3), pp.332-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2008.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268379v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular profiling of matrix coated and native tissue sections by UV and IR MALDI-O-TOF-MS.</w:t>
               </w:r>
@@ -5393,432 +5393,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct profiling and MALDI Imaging in clinical proteomic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microRNA miR-181 targets the homeobox protein Hox-A11 during mammalian myoblast differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Lucot</w:t>
+                <w:t xml:space="preserve">Marjolaine Bauzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (4), pp.278-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086942v1</w:t>
+                <w:t xml:space="preserve">inserm-04278051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-MS Direct Tissue Analysis of Proteins: Improving Signal Sensitivity Using Organic Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct profiling and MALDI Imaging in clinical proteomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Day</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait-Menguellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (10), pp.S247-S247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086901v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA miR-181 targets the homeobox protein Hox-A11 during mammalian myoblast differentiation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">MALDI-MS Direct Tissue Analysis of Proteins: Improving Signal Sensitivity Using Organic Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">J. C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb1373⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (20), pp.7145 -7153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac060565z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-04278051v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6013,51 +6013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t>
@@ -7144,421 +7144,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t>
+              <w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-43, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940633v1</w:t>
+                <w:t xml:space="preserve">inserm-02940629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-63, 2017, </w:t>
+              <w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7051-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940613v1</w:t>
+                <w:t xml:space="preserve">inserm-02940633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-43, 2017, </w:t>
+              <w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-63, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7051-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940629v1</w:t>
+                <w:t xml:space="preserve">inserm-02940613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7628,51 +7628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7891,51 +7891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01909780"/>
+    <w:nsid w:val="5024AA28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8122,51 +8122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-wisztorski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1320-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110832272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167308v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-wisztorski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1320-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110832272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167308v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>