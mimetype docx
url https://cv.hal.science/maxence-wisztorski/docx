--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,7836 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7785 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxence Wisztorski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxence-wisztorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1320-075X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110832272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=HPib2VYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic and nongenetic factors underlying tumour dormancy: insights from multiomics analysis of two syngeneic MRD models of melanoma and leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Oceane Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Titah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Biological Research, 57 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40659-024-00540-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nature Communications, 13, pp.6665. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Pieragostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of innate events during skin reaction following intradermal injection of seasonal influenza vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.103670. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanina Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Zografidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.1126-1143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA117.000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Narducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Zairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA Open Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Mesdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11-12), pp.1622-1632. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.19360. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanden Abeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2857-77. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.052480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intra-organ spatial distributions of sea star saponins by MALDI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Decroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (29), pp.8813-8824. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-9044-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of Alginate Scaffold Releasing Two Trophic Factors for Spinal Cord Injury Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13702. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian?dinoflagellate symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (2), pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of increased sensitivity and mass resolution using silicon masks in MALDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diologent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac401329r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new safety concern for glaucoma treatment demonstrated by mass spectrometry imaging of benzalkonium chloride distribution in the eye, an experimental study in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Both</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50180. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Changes in Peptide and Lipid Expression Associated with Regeneration in the Nervous System of the Medicinal Leech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tasiemski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging of formalin-fixed paraffin-embedded tissues: application to model animals of Parkinson disease for biomarker hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.969-78. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr070464x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/14789450.5.3.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITICS (MALDI Imaging Team Imaging Computing System): a new open source mass spectrometry imaging software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), pp.332-45. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI Imaging of Formalin-Fixed Paraffin-Embedded Tissues: Application to Model Animals of Parkinson Disease for Biomarker Hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (7), pp.969-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of matrix coated and native tissue sections by UV and IR MALDI-O-TOF-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dreisewerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pohlentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (6), pp.2463 -2471. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac061768q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-mass: Specific molecular imaging of transcriptome and proteome by mass spectrometry based on photocleavable tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.2057-2067. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr0700044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging: a new technology to discover and validate new biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct profiling and MALDI Imaging in clinical proteomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (10), pp.S247-S247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS Direct Tissue Analysis of Proteins: Improving Signal Sensitivity Using Organic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (20), pp.7145 -7153. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac060565z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microRNA miR-181 targets the homeobox protein Hox-A11 during mammalian myoblast differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bauzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.278-84. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04278051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI DIRECT ANALYSIS AND IMAGING OF FROZEN VERSUS FFPE TISSUES: WHAT STRATEGY FOR WHICH SAMPLE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Indianapolis, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface as EWOOD counter electrode for matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une imagerie par spectrométrie de masse clinique à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations en Protéomique, 1ères rencontres du MASTER Protéomique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée André Verbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DEVELOPPEMENTS POUR L'IMAGERIE MALDI :VERS L'IMAGERIE CLINIQUE A HAUT DEBIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er SCBA - 22èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF : innovations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Symposium of Analytical Chemistry and Biology : from molecule to proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carvalho K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faivre E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiosome membranes characterization, or how to decipher molecular interactions between cnidarians and their dinoflagellate symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabourault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Priouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2017, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7051-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-43, 2017, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENTS EN IMAGERIE PAR SPECTROMETRIE DE MASSE ET APPLICATIONS AUX MODELES INVERTEBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. Université des Sciences et Technologie de Lille - Lille I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7891,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5024AA28"/>
+    <w:nsid w:val="E5FD4774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8122,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-wisztorski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1320-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110832272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167308v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxence-wisztorski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1320-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110832272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=HPib2VYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04278051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bauzone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1373" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-0GFBB2VZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>