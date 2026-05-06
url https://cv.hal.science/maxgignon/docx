--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,6072 +243,6189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique en santé : intérêts d’un regard éthique pour construire des programmes de formation à destination des professionnels de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is interprofessional communication researched and defined in healthcare? A scoping review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Vasselin</w:t>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">France Boyer-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.07.001⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.e113833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-113833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198277v1</w:t>
+                <w:t xml:space="preserve">hal-05603881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et réalité virtuelle : synergie au sein de PRESOA-BTP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique en santé : intérêts d’un regard éthique pour construire des programmes de formation à destination des professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102175⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586287v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Virtual Reality Tool to Provide Primary Prevention Training in the Construction Field Following a Periodic Medical Visit: Cross-Sectional Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prévention et réalité virtuelle : synergie au sein de PRESOA-BTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Verzele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delzard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gérard Araszkiewirz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e49218. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/49218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515417v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intentions of French health university students to recommend and to receive the HPV vaccine are mainly influenced by vaccine knowledge, confidence in vaccines and personal HPV vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a Virtual Reality Tool to Provide Primary Prevention Training in the Construction Field Following a Periodic Medical Visit: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+                <w:t xml:space="preserve">Marion Delzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohasina Rakotomampionona</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Gwen Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.033⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e49218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/49218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472994v1</w:t>
+                <w:t xml:space="preserve">hal-04515417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intentions of French health university students to recommend and to receive the HPV vaccine are mainly influenced by vaccine knowledge, confidence in vaccines and personal HPV vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohasina Rakotomampionona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Wever</w:t>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.215-217. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (8), pp.1934-1940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468137v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
+                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arnaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210786v1</w:t>
+                <w:t xml:space="preserve">hal-04468137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934371v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied improvisation and transdisciplinary simulation: a necessity for any health curriculum ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1237126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323937v1</w:t>
+                <w:t xml:space="preserve">hal-03934371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picard physicians' perspectives about the Legislative Decree on the physical activity prescription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+                <w:t xml:space="preserve">Applied improvisation and transdisciplinary simulation: a necessity for any health curriculum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.02.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1237126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1237126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619106v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue rapide : une méthode de recherche pour répondre en urgence à une problématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picard physicians' perspectives about the Legislative Decree on the physical activity prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-H Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fiani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouix</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.188.468⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002306v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (HS1), pp.27a-27a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.220.0027a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of a connected blood pressure monitor in the diagnosis of hypertension in rural areas : an exploratory study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La revue rapide : une méthode de recherche pour répondre en urgence à une problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marquillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Chaniaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+                <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Review of European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/res.v14n3p1⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (188), pp.468-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.188.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675798v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital-wide SARS-CoV-2 antibody screening of 4840 staff members in a University Medical Center in France: a cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptance of a connected blood pressure monitor in the diagnosis of hypertension in rural areas : an exploratory study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Chaniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Cherfouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pierson-Marchandise</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047010⟩</w:t>
+              <w:t xml:space="preserve"> Review of European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/res.v14n3p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684086v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie de Wever</w:t>
+                <w:t xml:space="preserve">Hospital-wide SARS-CoV-2 antibody screening of 4840 staff members in a University Medical Center in France: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pierson-Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 13 (1), pp.10-12. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134271v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Therapeutic Patient Education Network on the Glycated Hemoglobin and Body Mass Index in 59 Patients with Type 2 Diabetes Mellitus: A Retrospective Study from 2013 to 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fiani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gignon</w:t>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/paah.130⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 13 (1), pp.10-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698656v1</w:t>
+                <w:t xml:space="preserve">hal-03134271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Recommendations for the Use of Simulation in Therapeutic Patient Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a Therapeutic Patient Education Network on the Glycated Hemoglobin and Body Mass Index in 59 Patients with Type 2 Diabetes Mellitus: A Retrospective Study from 2013 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dutilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Penneçot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000401⟩</w:t>
+              <w:t xml:space="preserve">Physical Activity and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.229--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/paah.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472768v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deployment of the telemedicine to answer the stakes in meet the challenges of the 21th century: Examples of experiments in Picardy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus Recommendations for the Use of Simulation in Therapeutic Patient Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Penneçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jardé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Delphine Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598247v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and Integrated Palliative Care for People With Advanced Chronic Conditions: AnUpdate From Several European Initiatives and Recommendations for Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The deployment of the telemedicine to answer the stakes in meet the challenges of the 21th century: Examples of experiments in Picardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gomez-Batiste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kirsty Boyd</w:t>
+                <w:t xml:space="preserve">T. Binda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2016.10.361⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (3-4), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601741v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving a hospital: simulation - a way to co-produce safety healthcare facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Comprehensive and Integrated Palliative Care for People With Advanced Chronic Conditions: AnUpdate From Several European Initiatives and Recommendations for Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gomez-Batiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keri Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Amsallem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirsty Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.589-591. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.509-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10803548.2016.1270543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2016.10.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601258v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with chronic conditions: simulate to educate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving a hospital: simulation - a way to co-produce safety healthcare facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Carole Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (5), pp.1315-1319. </w:t>
+              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.589-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10459-017-9768-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10803548.2016.1270543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601740v1</w:t>
+                <w:t xml:space="preserve">hal-03601258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telemedicine: The Value Challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patients with chronic conditions: simulate to educate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000002117⟩</w:t>
+              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.1315-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10459-017-9768-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601742v1</w:t>
+                <w:t xml:space="preserve">hal-03601740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and therapeutic patient education</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Telemedicine: The Value Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educ Ther Patient/Ther Patient Educ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tpe/2015012⟩</w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (2), pp.496E-497E. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000002117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01568273v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’un jeu éducatif sur la vaccination en salle d’attente de médecine générale. Étude comparative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation and therapeutic patient education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Penneçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educ Ther Patient/Ther Patient Educ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.20403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2015012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.152.0159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for child abuse: levels of knowledge and difficulties in family medicine. A mixed method study</w:t>
+                <w:t xml:space="preserve">Intérêt d’un jeu éducatif sur la vaccination en salle d’attente de médecine générale. Étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Regnaut</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie-Aude Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-015-1607-9⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.152.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423492v1</w:t>
+                <w:t xml:space="preserve">hal-03423496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool, tabac, cannabis, anxiété et dépression des étudiants en 2 e année de médecine. Repérer pour agir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for child abuse: levels of knowledge and difficulties in family medicine. A mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Regnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeu-Steenhouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vaysse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.145.0613⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-015-1607-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are schoolteachers able to teach first aid to children younger than 6 years? A comparative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Amsallem</w:t>
+                <w:t xml:space="preserve">Alcool, tabac, cannabis, anxiété et dépression des étudiants en 2 e année de médecine. Repérer pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zerkly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Némitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Olivier Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (9), pp.e005848. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.145.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569032v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus vaccines in Picardy, France: Coverage and correlation with socioeconomic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are schoolteachers able to teach first aid to children younger than 6 years? A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Némitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.e005848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423516v1</w:t>
+                <w:t xml:space="preserve">hal-01569032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus vaccines in Picardy, France: Coverage and correlation with socioeconomic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjila Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ganry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Schmit</w:t>
+                <w:t xml:space="preserve">Cecile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (5), pp.447-454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423509v1</w:t>
+                <w:t xml:space="preserve">hal-03423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of healthcare-associated infections in general practice: Current practice and drivers for change in a French study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human papillomavirus vaccines in Picardy, France: Coverage and correlation with socioeconomic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ganry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Bernin-Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gignon</w:t>
+                <w:t xml:space="preserve">J. Merlin-Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Farcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Ganry</w:t>
+                <w:t xml:space="preserve">J.-L. Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/0255-0857.93040⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423519v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The waiting room: vector for health education? the general practitioner's point of view</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ganry</w:t>
+                <w:t xml:space="preserve">Prevention of healthcare-associated infections in general practice: Current practice and drivers for change in a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-511⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/0255-0857.93040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517354v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Violence et santé », autopsie d'un plan de santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The waiting room: vector for health education? the general practitioner's point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjila Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ganry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (6), pp.685. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.106.0685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423524v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Principles and stakes of external communication of healthcare networks: the case of heathcare networks for health services accessibility]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Violence et santé », autopsie d'un plan de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (2), pp.173-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.092.0173⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 22 (6), pp.685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.106.0685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00415152v1</w:t>
+                <w:t xml:space="preserve">hal-03423524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités et enjeux de la communication externe des réseaux de santé : l'expérience d'un réseau d'accès aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Purssell-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.092.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Principles and stakes of external communication of healthcare networks: the case of heathcare networks for health services accessibility]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Purssell-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.173-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.092.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423529v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00415152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêlons la Communication Interprofessionnelle en santé : une revue de portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il valide d'utiliser les tests de concordance de script pour comparer deux populations hétérogènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Panchout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec Qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire dans l’enseignement de l’esprit critique dans les études médicales et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la communication et l’empathie avec l’improvisation médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter les neuromythes et développer les stratégies d’apprentissage efficaces dans les enseignements en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833279v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Victoria, Canada. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428608v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Atlanta, United States. pp.4836-4841, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BigData50022.2020.9378073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcending Boundaries: Theatrical Improvisation and Disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Les apports de l’improvisation appliquée pour développer les compétences des professionnels en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Disability Studies, Arts, And Education (DSAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">4ème Journée Amiénoise de Réflexion autour du Soin en Médecine Intensive (JARSMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345745v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l’improvisation appliquée pour développer les compétences des professionnels en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Transcending Boundaries: Theatrical Improvisation and Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Géroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Amiénoise de Réflexion autour du Soin en Médecine Intensive (JARSMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Disability Studies, Arts, And Education (DSAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428662v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances sur la contrôlabilité des difficultés psychologiques et santé mentale : quelles populations cibler dans l’enseignement supérieur français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journée Amiénoise de Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la santé mentale grâce aux Wise Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2025 : santé mentale publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Medical Improvisation filled out with Transdisciplinary Simulation Training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Medical Improvisation Filled out with Transdisciplinary Simulation training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6318,139 +6435,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dedicated Clinical Simulation Suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.631--659, 2019, 978-0-12-815657-5 978-0-12-815658-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815657-5.00044-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6460,138 +6577,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares Editions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6738,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05198277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Verzele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Araszkiewirz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delzard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04002306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marquillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.188.468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03675798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Cherfouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v14n3p1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutilloy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/paah.130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Penne&#231;ot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gagnayre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jard&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delescluse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Binda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2018.06.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gomez-Batiste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Murray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Boyd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2016.10.361" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Amsallem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1270543" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-017-9768-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000002117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01568273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BC7B281E3A602A3A1C8520A3005D717CD5CDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Rolland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.152.0159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Regnaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeu-Steenhouwer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1607-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaysse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zerkly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0613" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01569032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#233;mitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005848" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Idris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Manaouil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bernin-Mereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merlin-Brochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schmit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farcy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Schmit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ganry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0255-0857.93040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-511" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.106.0685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Emery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Purssell-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.092.0173" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Panchout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698820v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815657-5.00044-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boyer-Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-113833" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05198277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.07.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Verzele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Araszkiewirz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04515417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04002306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marquillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.188.468" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03675798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Cherfouh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v14n3p1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierson-Marchandise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutilloy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hulot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/paah.130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Penne&#231;ot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gagnayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03598247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jard&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delescluse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Binda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2018.06.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gomez-Batiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Murray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Boyd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2016.10.361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Amsallem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1270543" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-017-9768-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000002117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01568273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2015012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BC7B281E3A602A3A1C8520A3005D717CD5CDCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.152.0159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Regnaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeu-Steenhouwer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1607-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zerkly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01569032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#233;mitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Idris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Manaouil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ganry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bernin-Mereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merlin-Brochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schmit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farcy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Schmit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ganry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0255-0857.93040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-511" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.106.0685" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03423529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Emery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Purssell-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.092.0173" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Panchout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsallem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815657-5.00044-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>