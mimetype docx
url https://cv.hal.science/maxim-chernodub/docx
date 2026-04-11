--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -66,4943 +66,4930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
+                <w:t xml:space="preserve">Weakening of the Color Deconfinement Phase Transition in an External Gravitational Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabal Adhikari</w:t>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ammon</w:t>
+                <w:t xml:space="preserve">V.A Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney S Avancini</w:t>
+                <w:t xml:space="preserve">A.V Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ayala</w:t>
+                <w:t xml:space="preserve">D.V Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S Pochinok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 146 (Part 1), pp.104199. </w:t>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88 (6), pp.1222-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063778825602100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883151v1</w:t>
+                <w:t xml:space="preserve">hal-05514695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of the Color Deconfinement Phase Transition in an External Gravitational Field</w:t>
+                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Prabal Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A Goy</w:t>
+                <w:t xml:space="preserve">Martin Ammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V Molochkov</w:t>
+                <w:t xml:space="preserve">Sidney S Avancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V Stepanov</w:t>
+                <w:t xml:space="preserve">Alejandro Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S Pochinok</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 88 (6), pp.1222-1228. </w:t>
+              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146 (Part 1), pp.104199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063778825602100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514695v1</w:t>
+                <w:t xml:space="preserve">hal-04883151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the origin of mixed inhomogeneous phase in vortical gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+                <w:t xml:space="preserve">Yana Gershtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (3), pp.034512. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (9), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344276v1</w:t>
+                <w:t xml:space="preserve">hal-04819279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
+                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. II. Dissipative effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V Braguta</w:t>
+                <w:t xml:space="preserve">Sergio Morales-Tejera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N Chernodub</w:t>
+                <w:t xml:space="preserve">Victor E. Ambruş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A Roenko</w:t>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13770-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019125v1</w:t>
+                <w:t xml:space="preserve">hal-04528328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of mixed inhomogeneous phase in vortical gluon plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conformal anomaly and gravitational pair production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artem Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)079⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (33), pp.2540008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X25400081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819279v2</w:t>
+                <w:t xml:space="preserve">hal-04119990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. II. Dissipative effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13770-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528328v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear sigma model with quarks and Polyakov loop in rotation: phase diagrams, Tolman-Ehrenfest law and mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (9), pp.094031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/knn8-sv3k⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 113 (3), pp.034512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019110v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex wall phase in fractonic XY-plaquette model on square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 035411, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/y3yg-zkzv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal anomaly from the Fermi velocity renormalization in graphene and Dirac semi-metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linear sigma model with quarks and Polyakov loop in rotation: phase diagrams, Tolman-Ehrenfest law and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pracheta Singha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Busuioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aop.2025.170267⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.094031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/knn8-sv3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096988v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arina Pochinok</w:t>
+                <w:t xml:space="preserve">A conformal anomaly from the Fermi velocity renormalization in graphene and Dirac semi-metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Principi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
+              <w:t xml:space="preserve">Annals Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 483, pp.170267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aop.2025.170267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690809v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall boundaries and mixed phases of rotating quark matter in linear sigma model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
+                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arina Pochinok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/4zrn-wgrg⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.111904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101559v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local topology and perestroikas in protein structure and folding dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Begun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.024406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.024406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-real quantum fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Sablevice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (6), pp.065007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/kn9t-f8vx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Carpentier</w:t>
+                <w:t xml:space="preserve">Firewall boundaries and mixed phases of rotating quark matter in linear sigma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.054031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/4zrn-wgrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713941v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
+                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales-Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.1320. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528323v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
+                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 110 (1), pp.014511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257280v1</w:t>
+                <w:t xml:space="preserve">hal-04390947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Goy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">P.A. Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1028, pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03815408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Relativistic Rotation on QCD Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I.E Kudrov</w:t>
+                <w:t xml:space="preserve">Rigidly-rotating scalar fields: between real divergence and imaginary fractalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A Roenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.A Sychev</w:t>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063778824010150⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477022v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+                <w:t xml:space="preserve">New mixed inhomogeneous phase in vortical gluon plasma: first-principle results from rotating SU(3) lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 855, pp.138783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447887v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Study of the Equation of State of a Rotating Gluon Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.E Kudrov</w:t>
+                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A Roenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.N Chernodub</w:t>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya E. Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364023600830⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.014511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144504v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
+                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991017v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Relativistic Rotation on QCD Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Sychev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.1249-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063778824010150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753845v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
+                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033949v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718392v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.A. Horvathy</w:t>
+                <w:t xml:space="preserve">Lattice Study of the Equation of State of a Rotating Gluon Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Sychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
+              <w:t xml:space="preserve">JETP Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (9), pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364023600830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03896861v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidly-rotating scalar fields: between real divergence and imaginary fractalization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Samoilenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Babaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.085016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068448v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mixed inhomogeneous phase in vortical gluon plasma: first-principle results from rotating SU(3) lattice gauge theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 855, pp.138783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138783⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 852, pp.138604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360895v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
+                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (11), pp.111802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386068v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965833v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral matter: theory and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
+                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Ferreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.178.01.fr.07-2022⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 977, pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199752v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.article number 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386350v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622872v1</w:t>
+                <w:t xml:space="preserve">hal-03386350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
+                <w:t xml:space="preserve">Chiral matter: theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.178.01.fr.07-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263645v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eda Kilinçarslan</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965829v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965821v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Boyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Gerasimeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Liubimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.014509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244146v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098874v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.094015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.054027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567810v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Kilinçarslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940002v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.094015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198825v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874540v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.013. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.014031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550024v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Anomaly in Yang-Mills Theory and Thermodynamics of Open Confining Strings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (11), pp.202. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/universe6110202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464529v1</w:t>
+                <w:t xml:space="preserve">hal-02550024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortices with magnetic field inversion in noncentrosymmetric superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (18), pp.184516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,4774 +5017,4787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Conformal Anomaly in Yang-Mills Theory and Thermodynamics of Open Confining Strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.761. </w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/universe6110202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987232v1</w:t>
+                <w:t xml:space="preserve">hal-00464529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Corianò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.054501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349847v1</w:t>
+                <w:t xml:space="preserve">hal-02874540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369463v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Corianò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 802, pp.135236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567809v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Grishmanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.033375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300800v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral sound waves in strained Weyl semimetals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109227v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of a beta function and an indirect check of the Schwinger effect near the boundary in Dirac-Weyl semimetals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051263v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of the conformal anomaly on the thermoelectric transport in Dirac and Weyl semimetals: Result from a Kubo formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chiral sound waves in strained Weyl semimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.032040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051266v1</w:t>
+                <w:t xml:space="preserve">hal-02109227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of a beta function and an indirect check of the Schwinger effect near the boundary in Dirac-Weyl semimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928265v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fingerprints of the conformal anomaly on the thermoelectric transport in Dirac and Weyl semimetals: Result from a Kubo formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.A. Goy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.235123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917310v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a Nernst Current from the Conformal Anomaly in Dirac and Weyl Semimetals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.206601⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665291v1</w:t>
+                <w:t xml:space="preserve">hal-01928265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Effect in Yang-Mills Theory in D=2+1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ha Huu Nguyen</w:t>
+                <w:t xml:space="preserve">Generation of a Nernst Current from the Conformal Anomaly in Dirac and Weyl Semimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.191601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.191601⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.206601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.206601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815174v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zilch vortical effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+                <w:t xml:space="preserve">Casimir Effect in Yang-Mills Theory in D=2+1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Huu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.065016. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.191601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.065016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.191601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862061v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Zilch vortical effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.065016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.065016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487703v1</w:t>
+                <w:t xml:space="preserve">hal-01862061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Casimir effect and deconfinement phase transition in D=2+1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.385001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.094507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.094507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447422v1</w:t>
+                <w:t xml:space="preserve">hal-01584866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Interacting fermions in rotation: chiral symmetry restoration, moment of inertia and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
+                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chernodub, M.N. &amp; Gongyo, S. J. High Energ. Phys. (2017) 2017: 136, 1701, pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.056006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2017)136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495701v1</w:t>
+                <w:t xml:space="preserve">hal-01449274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir effect and deconfinement phase transition in D=2+1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chiral anomaly in Dirac semimetals due to dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.094507. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 95, pp.115410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584866v1</w:t>
+                <w:t xml:space="preserve">hal-01182539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting fermions in rotation: chiral symmetry restoration, moment of inertia and thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (096006)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449274v1</w:t>
+                <w:t xml:space="preserve">hal-01487702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shinya Gongyo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (096006)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487702v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral anomaly in Dirac semimetals due to dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.115410</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.056006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182539v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states and thermodynamics of rotating relativistic fermions under magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.096014. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.385001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.096014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584865v1</w:t>
+                <w:t xml:space="preserve">hal-01447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Edge states and thermodynamics of rotating relativistic fermions under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.096014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.096014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362581v1</w:t>
+                <w:t xml:space="preserve">hal-01584865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198795v1</w:t>
+                <w:t xml:space="preserve">hal-01362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (141601)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362572v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. A. Goy</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.094504</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 94, pp.054011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.054011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362563v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lang Yu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.094504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362577v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal energy carpets in non-Hermitian Hofstadter quantum mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.042102⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601 (100), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143350v1</w:t>
+                <w:t xml:space="preserve">hal-01198795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermion zero modes in a chromomagnetic vortex lattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fractal energy carpets in non-Hermitian Hofstadter quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.065021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (042102), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.042102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936022v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties of vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Charged vector mesons in a strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218271814300092⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.018501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.018501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058420v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Charged vector mesons in a strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On chromoelectric (super)conductivity of the Yang-Mills vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.018501. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 730, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.018501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903791v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chromoelectric (super)conductivity of the Yang-Mills vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Superconducting properties of vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 730, pp.63. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.1430009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218271814300092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770348v1</w:t>
+                <w:t xml:space="preserve">hal-01058420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the axial magnetic effect in two-color quenched QCD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fermion zero modes in a chromomagnetic vortex lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.074510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.074510⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.065021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.065021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941217v1</w:t>
+                <w:t xml:space="preserve">hal-00936022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCD string breaking in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the axial magnetic effect in two-color quenched QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29, pp.1450162. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.074510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217732314501624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.074510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451957v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon spectrum of QCD vacuum in magnetic-field-induced superconducting phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">QCD string breaking in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.105011. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1450162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.105011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217732314501624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923552v1</w:t>
+                <w:t xml:space="preserve">hal-00451957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed matter realization of the axial magnetic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Phonon spectrum of QCD vacuum in magnetic-field-induced superconducting phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.081407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.105011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.105011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903795v1</w:t>
+                <w:t xml:space="preserve">hal-00923552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of the axial magnetic effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A condensed matter realization of the axial magnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. V. Ulybyshev</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.071501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.081407(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.081407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805408v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Casimir systems: magnetic-field-enhanced perpetual motion, possible realization in doped nanotubes, and laws of thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.025021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field-induced superconductivity and superfluidity of W and Z bosons: in tandem transport and kaleidoscopic vortex states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of the axial magnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ulybyshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.065006. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.071501(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.065006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.071501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718707v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Magnetic-field-induced superconductivity and superfluidity of W and Z bosons: in tandem transport and kaleidoscopic vortex states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (10), pp.107703. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.065006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733299v1</w:t>
+                <w:t xml:space="preserve">hal-00718707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. V. Braguta</w:t>
+                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. V. Buividovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+                <w:t xml:space="preserve">J. van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587308v1</w:t>
+                <w:t xml:space="preserve">hal-00645686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.107703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645686v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. S. Nedelin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 718, pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561844v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum in strong magnetic field: an evidence from the Nambu--Jona-Lasinio model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.142003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.142003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Energy and Phase Structure in a Continuous Spin Ising Chain with Applications to the Protein Folding Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antti J. Niemi</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011126⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.105008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512014v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluon propagators and center vortices in gluon plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Elastic Energy and Phase Structure in a Continuous Spin Ising Chain with Applications to the Protein Folding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.114501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.011126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595958v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Solitons and Folded Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gluon propagators and center vortices in gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antti J. Niemi</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011916⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.114501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.114501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466540v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of QCD vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Topological Solitons and Folded Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangwei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (8), pp.085011. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.011916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.085011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509545v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quark electric dipole moment induced by magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.036007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9844,51 +9844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of hot QCD in an external magnetic field: possible splitting of deconfinement and chiral transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Mizher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9929,412 +9929,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelike current-carrying vortices in two-component condensates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Superconductivity of QCD vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (12), pp.125022. </w:t>
+              <w:t xml:space="preserve">, 2010, 82 (8), pp.085011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.125022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.085011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484998v1</w:t>
+                <w:t xml:space="preserve">hal-00509545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in SU(2) quenched lattice gauge theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pipelike current-carrying vortices in two-component condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Nedelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.132001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), pp.125022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.125022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463057v1</w:t>
+                <w:t xml:space="preserve">hal-00484998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in SU(2) quenched lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Kharzeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 682 (4-5), pp.484. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (13), pp.132001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.132001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349592v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopoles and Vortices in Yang–Mills Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (12), pp.2136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10353,2443 +10314,2560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Chiral magnetization of non-Abelian vacuum: a lattice study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.054503. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 826 (1-2), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.054503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402861v1</w:t>
+                <w:t xml:space="preserve">hal-00397380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral magnetization of non-Abelian vacuum: a lattice study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Chiral Magnetic Effect in SU(2) Lattice Gluodynamics at Zero Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 826 (1-2), pp.313. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (6), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364009180027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397380v1</w:t>
+                <w:t xml:space="preserve">hal-00429079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Magnetic Effect in SU(2) Lattice Gluodynamics at Zero Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.054503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.054503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364009180027⟩</w:t>
+                <w:t xml:space="preserve">hal-00402861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 682 (4-5), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429079v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially inhomogeneous confinement-deconfinement phase transition in rotating QGP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Signatures of local acceleration of quark-gluon plasma in the dilepton production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulindu Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 42nd International Symposium on Lattice Field Theory (Lattice 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on QCD in Extreme Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Wroclaw, Poland. pp.100270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspc.2025.100270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529791v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of local acceleration of quark-gluon plasma in the dilepton production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatially inhomogeneous confinement-deconfinement phase transition in rotating QGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Gershtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on QCD in Extreme Conditions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 42nd International Symposium on Lattice Field Theory (Lattice 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Mumbai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspc.2025.100270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447366v1</w:t>
+                <w:t xml:space="preserve">hal-05529791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir Effect in (3+1)-dimensional lattice Yang-Mills theory at finite temperature: the unexpected universality of quarkiton and glueton boundary states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin R. Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Quark Confinement and the Hadron Spectrum Conference (QCHSC24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Subatomic Structure of Matter (CSSM), the University of Adelaide, Aug 2024, Cairns, QLD, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying machine learning methods to prediction problems of lattice observables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortices in PT -symmetric non-Hermitian superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International (ONLINE) Workshop on High Energy Physics “Hard Problems of Hadron Physics: Non-Perturbative QCD &amp; Related Quests”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+              <w:t xml:space="preserve">A Virtual Tribute to Quark Confinement and the Hadron Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Stavanger (on line), Norway. pp.10005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472367v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices in PT -symmetric non-Hermitian superfluid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying machine learning methods to prediction problems of lattice observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N V Gerasimeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V A Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D L Boyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S D Liubimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Virtual Tribute to Quark Confinement and the Hadron Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+              <w:t xml:space="preserve">XXXIII International (ONLINE) Workshop on High Energy Physics “Hard Problems of Hadron Physics: Non-Perturbative QCD &amp; Related Quests”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Protvino, Russia. pp.10005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435829v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonperturbative Casimir Effects in Field Theories: aspects of confinement, dynamical mass generation and chiral symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIIIth conference on Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Maynooth, Ireland. pp.006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral medium produced by parallel electric and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD@Work 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in magnetic-field-induced superconducting vacuum of quenched lattice QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu. Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quark Confinement and the Hadron Spectrum X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-point fluctuations in rotation: Perpetuum mobile of the fourth kind without energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Quantum Systems and Аpplications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Benasque, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2013-11523-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in the superconducting vacuum of the quenched QCD induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Yu. Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Lattice Field Theory - LATTICE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mainz, Germany. pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum superconductivity, conventional superconductivity and Schwinger pair production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum induced by a strong magnetic field: QCD and electroweak theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers from the 10th Conference on Quantum Field Theory Under the Influence of External Conditions (QFEXT11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X12600032⟩</w:t>
+              <w:t xml:space="preserve">QCD@WORK 2012: International Workshop on Quantum Chromodynamics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lecce, Italy. pp.281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4763532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659587v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum induced by a strong magnetic field: QCD and electroweak theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity and superfluidity of QCDxQED vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Verschelde</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCD@WORK 2012: International Workshop on Quantum Chromodynamics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Conference on Quarks and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727202v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity and superfluidity of QCDxQED vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vacuum superconductivity, conventional superconductivity and Schwinger pair production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Quarks and Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Selected Papers from the 10th Conference on Quantum Field Theory Under the Influence of External Conditions (QFEXT11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Benasque, Spain. pp.1260003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X12600032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718710v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of strong interactions in an external magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Mizher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The many faces of QCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gent, Belgium. pp.020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic knots of deconfined CP-odd matter in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of High Energy Physics (ICHEP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.PoS(ICHEP 2010)356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can nothing be a superconductor and a superfluid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS(FacesQCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gent, Belgium. pp.021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible splitting of deconfinement and chiral transitions in strong magnetic fields in QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Mizher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluon propagators and center vortices at finite temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 27th International Symposium On Lattice Field Theory (Lattice 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, China. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in quenched lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalaydzhyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVIII International Symposium on Lattice Filed Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelian monopoles and center vortices in Yang-Mills plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12799,185 +12877,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCD Vacuum as Dual Superconductor: Quark Confinement and Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-42, 2022, 978-981-15-8818-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-8818-1_23-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lect. Notes Phys. "Strongly interacting matter in magnetic fields" (Springer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 871, , 2013, 978-3-642-37304-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37305-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12987,1321 +13065,1321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonons in a magnetized vacuum? First-principle lattice results on the mass spectrum of the electroweak model in a strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative moment of inertia of large-$N_c$ gluons on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Condensation Through Rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wilczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Vool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959581v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Pochinok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033965v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal thermodynamics and ninionic statistics of coherent rotational states: realization via imaginary angular rotation in imaginary time formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On magnetic-field-induced dissipationless electric current in nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanently rotating devices: extracting rotation from quantum vacuum fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free magnetized knots of parity-violating deconfined matter in heavy-ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Two-component liquid model for the quark-gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456201v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component liquid model for the quark-gluon plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Free magnetized knots of parity-violating deconfined matter in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509548v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetically superconducting phase of QCD vacuum induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Thermal monopoles and selfdual dyons in the Quark-Gluon Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384986v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of chiral magnetic effect in quenched SU(2) lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal monopoles and selfdual dyons in the Quark-Gluon Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422617v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic component of gluon plasma and its viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice QCD in strong magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14448,51 +14526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kudrov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119990v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X25400081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Kudrov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>