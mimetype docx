--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,3644 +230,3657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic phonons in a magnetized vacuum? First-principle lattice results on the mass spectrum of the electroweak model in a strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (7), pp.074508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/b4cm-y63c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883151v1</w:t>
+                <w:t xml:space="preserve">hal-05491289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of mixed inhomogeneous phase in vortical gluon plasma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabal Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney S Avancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)079⟩</w:t>
+              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146 (Part 1), pp.104199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819279v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. II. Dissipative effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Conformal anomaly and gravitational pair production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13770-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (33), pp.2540008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X25400081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528328v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal anomaly and gravitational pair production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X25400081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119990v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.A Roenko</w:t>
+                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 113 (3), pp.034512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019125v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of mixed inhomogeneous phase in vortical gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Gershtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (9), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344276v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex wall phase in fractonic XY-plaquette model on square lattice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. II. Dissipative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales-Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/y3yg-zkzv⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13770-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708543v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear sigma model with quarks and Polyakov loop in rotation: phase diagrams, Tolman-Ehrenfest law and mechanical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Vortex wall phase in fractonic XY-plaquette model on square lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/knn8-sv3k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 035411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/y3yg-zkzv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019110v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal anomaly from the Fermi velocity renormalization in graphene and Dirac semi-metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+                <w:t xml:space="preserve">Linear sigma model with quarks and Polyakov loop in rotation: phase diagrams, Tolman-Ehrenfest law and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pracheta Singha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Busuioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aop.2025.170267⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (9), pp.094031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/knn8-sv3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096988v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arina Pochinok</w:t>
+                <w:t xml:space="preserve">A conformal anomaly from the Fermi velocity renormalization in graphene and Dirac semi-metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Principi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
+              <w:t xml:space="preserve">Annals Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 483, pp.170267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aop.2025.170267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690809v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local topology and perestroikas in protein structure and folding dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antti J. Niemi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arina Pochinok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.024406⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.111904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574082v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-real quantum fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esra Sablevice</w:t>
+                <w:t xml:space="preserve">Local topology and perestroikas in protein structure and folding dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/kn9t-f8vx⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.024406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917232v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall boundaries and mixed phases of rotating quark matter in linear sigma model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
+                <w:t xml:space="preserve">Pseudo-real quantum fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Sablevice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.054031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/4zrn-wgrg⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.065007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kn9t-f8vx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101559v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Firewall boundaries and mixed phases of rotating quark matter in linear sigma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.1320. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.054031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/4zrn-wgrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528323v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Carpentier</w:t>
+                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales-Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713941v1</w:t>
+                <w:t xml:space="preserve">hal-04528323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390947v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.A. Horvathy</w:t>
+                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896861v2</w:t>
+                <w:t xml:space="preserve">hal-04390947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidly-rotating scalar fields: between real divergence and imaginary fractalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ambruş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (8), pp.085016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mixed inhomogeneous phase in vortical gluon plasma: first-principle results from rotating SU(3) lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 855, pp.138783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1028, pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04257280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya E. Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (11), pp.114502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.014511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815408v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Relativistic Rotation on QCD Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E Kudrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Roenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 86 (6), pp.1249-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063778824010150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (2), pp.111. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447887v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
+                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991017v1</w:t>
+                <w:t xml:space="preserve">hal-02447887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Study of the Equation of State of a Rotating Gluon Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E Kudrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Roenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A Sychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETP Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117 (9), pp.639-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0021364023600830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753845v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Samoilenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Babaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 852, pp.138604. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033949v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (11), pp.111802. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 852, pp.138604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718392v1</w:t>
+                <w:t xml:space="preserve">hal-04033949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
+                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (11), pp.111802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263645v2</w:t>
+                <w:t xml:space="preserve">hal-03718392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386068v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Ferreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 977, pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965833v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.article number 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386350v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral matter: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.55-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3895,8979 +3908,9070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622872v1</w:t>
+                <w:t xml:space="preserve">hal-03386350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.1569. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198825v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965821v1</w:t>
+                <w:t xml:space="preserve">hal-03198825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Kilinçarslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244146v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Boyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Gerasimeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Liubimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (5), pp.054027. </w:t>
+              <w:t xml:space="preserve">, 2021, 103, pp.014509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098874v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eda Kilinçarslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.054027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965829v1</w:t>
+                <w:t xml:space="preserve">hal-03098874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.094015. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567810v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.094015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940002v1</w:t>
+                <w:t xml:space="preserve">hal-02567810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ruggieri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567809v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.013. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.014031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550024v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices with magnetic field inversion in noncentrosymmetric superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conformal Anomaly in Yang-Mills Theory and Thermodynamics of Open Confining Strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (18), pp.184516. </w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/universe6110202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542879v1</w:t>
+                <w:t xml:space="preserve">hal-00464529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Anomaly in Yang-Mills Theory and Thermodynamics of Open Confining Strings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe6110202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.054501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464529v1</w:t>
+                <w:t xml:space="preserve">hal-02874540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.054501. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874540v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vortices with magnetic field inversion in noncentrosymmetric superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.761. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (18), pp.184516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987232v1</w:t>
+                <w:t xml:space="preserve">hal-02542879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349847v1</w:t>
+                <w:t xml:space="preserve">hal-01987232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Corianò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 802, pp.135236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369463v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Grishmanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.033375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917310v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100, pp.114503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300800v1</w:t>
+                <w:t xml:space="preserve">hal-01917310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral sound waves in strained Weyl semimetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.032040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of a beta function and an indirect check of the Schwinger effect near the boundary in Dirac-Weyl semimetals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051263v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of the conformal anomaly on the thermoelectric transport in Dirac and Weyl semimetals: Result from a Kubo formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of a beta function and an indirect check of the Schwinger effect near the boundary in Dirac-Weyl semimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235123⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051266v1</w:t>
+                <w:t xml:space="preserve">hal-02051263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fingerprints of the conformal anomaly on the thermoelectric transport in Dirac and Weyl semimetals: Result from a Kubo formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 789, pp.556-561. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.235123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.235123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928265v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a Nernst Current from the Conformal Anomaly in Dirac and Weyl Semimetals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.206601⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665291v1</w:t>
+                <w:t xml:space="preserve">hal-01928265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Effect in Yang-Mills Theory in D=2+1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ha Huu Nguyen</w:t>
+                <w:t xml:space="preserve">Generation of a Nernst Current from the Conformal Anomaly in Dirac and Weyl Semimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.191601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.191601⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.206601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.206601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815174v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zilch vortical effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+                <w:t xml:space="preserve">Casimir Effect in Yang-Mills Theory in D=2+1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Huu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.065016. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.191601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.065016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.191601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862061v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir effect and deconfinement phase transition in D=2+1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Zilch vortical effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.094507. </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.065016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.094507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.065016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584866v1</w:t>
+                <w:t xml:space="preserve">hal-01862061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting fermions in rotation: chiral symmetry restoration, moment of inertia and thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (096006)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449274v1</w:t>
+                <w:t xml:space="preserve">hal-01487702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral anomaly in Dirac semimetals due to dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.385001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182539v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shinya Gongyo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (096006)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487702v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.056006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487703v1</w:t>
+                <w:t xml:space="preserve">hal-01495701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Casimir effect and deconfinement phase transition in D=2+1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.094507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.094507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.056006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495701v1</w:t>
+                <w:t xml:space="preserve">hal-01584866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Interacting fermions in rotation: chiral symmetry restoration, moment of inertia and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chernodub, M.N. &amp; Gongyo, S. J. High Energ. Phys. (2017) 2017: 136, 1701, pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2017)136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01447422v1</w:t>
+                <w:t xml:space="preserve">hal-01449274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states and thermodynamics of rotating relativistic fermions under magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chiral anomaly in Dirac semimetals due to dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shinya Gongyo</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (9), pp.096014. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 95, pp.115410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.096014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584865v1</w:t>
+                <w:t xml:space="preserve">hal-01182539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Edge states and thermodynamics of rotating relativistic fermions under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lang Yu</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 96 (9), pp.096014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.096014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362577v1</w:t>
+                <w:t xml:space="preserve">hal-01584865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (141601)</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362581v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (141601)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362572v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601 (100), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362563v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)100⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.054011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.054011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198795v1</w:t>
+                <w:t xml:space="preserve">hal-01362572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal energy carpets in non-Hermitian Hofstadter quantum mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ouvry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.094504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143350v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Charged vector mesons in a strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fractal energy carpets in non-Hermitian Hofstadter quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.018501. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (042102), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.018501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.042102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903791v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chromoelectric (super)conductivity of the Yang-Mills vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Superconducting properties of vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.1430009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218271814300092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770348v1</w:t>
+                <w:t xml:space="preserve">hal-01058420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties of vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fermion zero modes in a chromomagnetic vortex lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.1430009. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.065021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218271814300092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.065021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058420v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermion zero modes in a chromomagnetic vortex lattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Charged vector mesons in a strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.065021. </w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.018501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.065021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.018501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936022v1</w:t>
+                <w:t xml:space="preserve">hal-00903791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the axial magnetic effect in two-color quenched QCD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On chromoelectric (super)conductivity of the Yang-Mills vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.074510⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 730, pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941217v1</w:t>
+                <w:t xml:space="preserve">hal-00770348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCD string breaking in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the axial magnetic effect in two-color quenched QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29, pp.1450162. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.074510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217732314501624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.074510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451957v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon spectrum of QCD vacuum in magnetic-field-induced superconducting phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">QCD string breaking in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.105011. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1450162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.105011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217732314501624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923552v1</w:t>
+                <w:t xml:space="preserve">hal-00451957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed matter realization of the axial magnetic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phonon spectrum of QCD vacuum in magnetic-field-induced superconducting phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.081407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.105011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.105011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903795v1</w:t>
+                <w:t xml:space="preserve">hal-00923552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Casimir systems: magnetic-field-enhanced perpetual motion, possible realization in doped nanotubes, and laws of thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A condensed matter realization of the axial magnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.025021. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.081407(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.025021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.081407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718712v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of the axial magnetic effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rotating Casimir systems: magnetic-field-enhanced perpetual motion, possible realization in doped nanotubes, and laws of thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. V. Ulybyshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.071501(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.071501⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.025021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805408v1</w:t>
+                <w:t xml:space="preserve">hal-00718712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field-induced superconductivity and superfluidity of W and Z bosons: in tandem transport and kaleidoscopic vortex states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of the axial magnetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ulybyshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.065006. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.071501(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.065006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.071501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718707v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magnetic-field-induced superconductivity and superfluidity of W and Z bosons: in tandem transport and kaleidoscopic vortex states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Verschelde</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.065006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.88.065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645686v1</w:t>
+                <w:t xml:space="preserve">hal-00718707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (10), pp.107703. </w:t>
+              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733299v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.107703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587308v1</w:t>
+                <w:t xml:space="preserve">hal-00733299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum in strong magnetic field: an evidence from the Nambu--Jona-Lasinio model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.142003. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 718, pp.667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.142003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551910v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum in strong magnetic field: an evidence from the Nambu--Jona-Lasinio model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.142003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.142003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561844v1</w:t>
+                <w:t xml:space="preserve">hal-00551910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Energy and Phase Structure in a Continuous Spin Ising Chain with Applications to the Protein Folding Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antti J. Niemi</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011126⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.105008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512014v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluon propagators and center vortices in gluon plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elastic Energy and Phase Structure in a Continuous Spin Ising Chain with Applications to the Protein Folding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.114501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.011126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.011126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595958v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Solitons and Folded Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Gluon propagators and center vortices in gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antti J. Niemi</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011916⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.114501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.114501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466540v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quark electric dipole moment induced by magnetic field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Superconductivity of QCD vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.036007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.036007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82 (8), pp.085011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.085011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418168v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of hot QCD in an external magnetic field: possible splitting of deconfinement and chiral transitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Topological Solitons and Folded Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. S. Fraga</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangwei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.105016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.011916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474445v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of QCD vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quark electric dipole moment induced by magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82 (8), pp.085011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.085011⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.036007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.036007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509545v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelike current-carrying vortices in two-component condensates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of hot QCD in an external magnetic field: possible splitting of deconfinement and chiral transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mizher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. S. Nedelin</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (12), pp.125022. </w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.105016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.125022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.105016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484998v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in SU(2) quenched lattice gauge theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pipelike current-carrying vortices in two-component condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Nedelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.132001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), pp.125022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.125022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463057v1</w:t>
+                <w:t xml:space="preserve">hal-00484998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopoles and Vortices in Yang–Mills Plasma</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in SU(2) quenched lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Kharzeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalaydzhyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (13), pp.132001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.132001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426473v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral magnetization of non-Abelian vacuum: a lattice study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.054503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.054503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00397380v1</w:t>
+                <w:t xml:space="preserve">hal-00402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Magnetic Effect in SU(2) Lattice Gluodynamics at Zero Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 682 (4-5), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364009180027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00429079v1</w:t>
+                <w:t xml:space="preserve">hal-00349592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+                <w:t xml:space="preserve">Monopoles and Vortices in Yang–Mills Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (12), pp.2136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402861v1</w:t>
+                <w:t xml:space="preserve">hal-00426473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Chiral magnetization of non-Abelian vacuum: a lattice study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 826 (1-2), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2009.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral Magnetic Effect in SU(2) Lattice Gluodynamics at Zero Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (6), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364009180027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349592v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of local acceleration of quark-gluon plasma in the dilepton production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulindu Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on QCD in Extreme Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Wroclaw, Poland. pp.100270, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspc.2025.100270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially inhomogeneous confinement-deconfinement phase transition in rotating QGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya. Gershtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 42nd International Symposium on Lattice Field Theory (Lattice 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir Effect in (3+1)-dimensional lattice Yang-Mills theory at finite temperature: the unexpected universality of quarkiton and glueton boundary states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin R. Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Quark Confinement and the Hadron Spectrum Conference (QCHSC24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Subatomic Structure of Matter (CSSM), the University of Adelaide, Aug 2024, Cairns, QLD, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortices in PT -symmetric non-Hermitian superfluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Begun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Virtual Tribute to Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Stavanger (on line), Norway. pp.10005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning methods to prediction problems of lattice observables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N V Gerasimeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D L Boyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S D Liubimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII International (ONLINE) Workshop on High Energy Physics “Hard Problems of Hadron Physics: Non-Perturbative QCD &amp; Related Quests”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Protvino, Russia. pp.10005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonperturbative Casimir Effects in Field Theories: aspects of confinement, dynamical mass generation and chiral symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIIIth conference on Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Maynooth, Ireland. pp.006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral medium produced by parallel electric and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD@Work 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in magnetic-field-induced superconducting vacuum of quenched lattice QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu. Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quark Confinement and the Hadron Spectrum X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Munich, Germany. pp.083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-point fluctuations in rotation: Perpetuum mobile of the fourth kind without energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Quantum Systems and Аpplications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Benasque, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2013-11523-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in the superconducting vacuum of the quenched QCD induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Yu. Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Lattice Field Theory - LATTICE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mainz, Germany. pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum induced by a strong magnetic field: QCD and electroweak theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vacuum superconductivity, conventional superconductivity and Schwinger pair production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCD@WORK 2012: International Workshop on Quantum Chromodynamics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4763532⟩</w:t>
+              <w:t xml:space="preserve">Selected Papers from the 10th Conference on Quantum Field Theory Under the Influence of External Conditions (QFEXT11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Benasque, Spain. pp.1260003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X12600032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727202v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity and superfluidity of QCDxQED vacuum in strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum induced by a strong magnetic field: QCD and electroweak theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Verschelde</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Quarks and Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCD@WORK 2012: International Workshop on Quantum Chromodynamics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lecce, Italy. pp.281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4763532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718710v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum superconductivity, conventional superconductivity and Schwinger pair production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity and superfluidity of QCDxQED vacuum in strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos van Doorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers from the 10th Conference on Quantum Field Theory Under the Influence of External Conditions (QFEXT11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Conference on Quarks and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659587v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of strong interactions in an external magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Mizher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The many faces of QCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gent, Belgium. pp.020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic knots of deconfined CP-odd matter in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of High Energy Physics (ICHEP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.PoS(ICHEP 2010)356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can nothing be a superconductor and a superfluid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS(FacesQCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gent, Belgium. pp.021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible splitting of deconfinement and chiral transitions in strong magnetic fields in QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Mizher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluon propagators and center vortices at finite temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 27th International Symposium On Lattice Field Theory (Lattice 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, China. pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in quenched lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalaydzhyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVIII International Symposium on Lattice Filed Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelian monopoles and center vortices in Yang-Mills plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference Quark Confinement and the Hadron Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12877,1509 +12981,1421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCD Vacuum as Dual Superconductor: Quark Confinement and Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-42, 2022, 978-981-15-8818-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-8818-1_23-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lect. Notes Phys. "Strongly interacting matter in magnetic fields" (Springer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 871, , 2013, 978-3-642-37304-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37305-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic phonons in a magnetized vacuum? First-principle lattice results on the mass spectrum of the electroweak model in a strong magnetic field</w:t>
+                <w:t xml:space="preserve">Negative moment of inertia of large-$N_c$ gluons on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491289v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative moment of inertia of large-$N_c$ gluons on a ring</w:t>
+                <w:t xml:space="preserve">Enhanced Condensation Through Rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106810v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Condensation Through Rotation</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Vool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903167v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Pochinok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033965v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Fractal thermodynamics and ninionic statistics of coherent rotational states: realization via imaginary angular rotation in imaginary time formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959581v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal thermodynamics and ninionic statistics of coherent rotational states: realization via imaginary angular rotation in imaginary time formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On magnetic-field-induced dissipationless electric current in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833026v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On magnetic-field-induced dissipationless electric current in nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Permanently rotating devices: extracting rotation from quantum vacuum fluctuations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806012v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanently rotating devices: extracting rotation from quantum vacuum fluctuations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Free magnetized knots of parity-violating deconfined matter in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718708v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-component liquid model for the quark-gluon plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Verschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free magnetized knots of parity-violating deconfined matter in heavy-ion collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Electromagnetically superconducting phase of QCD vacuum induced by strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456201v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetically superconducting phase of QCD vacuum induced by strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chiral magnetic effect in quenched SU(2) lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535591v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal monopoles and selfdual dyons in the Quark-Gluon Plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Elia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00422617v1</w:t>
+                <w:t xml:space="preserve">hal-00384986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chiral magnetic effect in quenched SU(2) lattice gauge theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thermal monopoles and selfdual dyons in the Quark-Gluon Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563275v1</w:t>
+                <w:t xml:space="preserve">hal-00422617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magnetic component of gluon plasma and its viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384986v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic component of gluon plasma and its viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lattice QCD in strong magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14526,51 +14542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119990v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X25400081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Kudrov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b4cm-y63c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119990v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X25400081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Kudrov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>