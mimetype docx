--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -100,694 +100,694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of the Color Deconfinement Phase Transition in an External Gravitational Field</w:t>
+                <w:t xml:space="preserve">Acoustic phonons in a magnetized vacuum? First-principle lattice results on the mass spectrum of the electroweak model in a strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V Molochkov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.S Pochinok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063778825602100⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (7), pp.074508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/b4cm-y63c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514695v1</w:t>
+                <w:t xml:space="preserve">hal-05491289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic phonons in a magnetized vacuum? First-principle lattice results on the mass spectrum of the electroweak model in a strong magnetic field</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabal Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney S Avancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/b4cm-y63c⟩</w:t>
+              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146 (Part 1), pp.104199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491289v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly interacting matter in extreme magnetic fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidney S Avancini</w:t>
+                <w:t xml:space="preserve">Weakening of the Color Deconfinement Phase Transition in an External Gravitational Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ayala</w:t>
+                <w:t xml:space="preserve">D.V Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S Pochinok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prog.Part.Nucl.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 146 (Part 1), pp.104199. </w:t>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88 (6), pp.1222-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2025.104199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063778825602100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883151v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal anomaly and gravitational pair production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X25400081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119990v2</w:t>
+                <w:t xml:space="preserve">hal-05019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral and deconfinement thermal transitions at finite quark spin polarization in lattice QCD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.A Roenko</w:t>
+                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (11), pp.114508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/xptn-qgfl⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 113 (3), pp.034512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019125v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-quark state near a boundary of the confinement phase of QCD</w:t>
+                <w:t xml:space="preserve">Conformal anomaly and gravitational pair production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexey Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (3), pp.034512. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (33), pp.2540008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/sf1y-yjw8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X25400081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344276v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of mixed inhomogeneous phase in vortical gluon plasma</w:t>
               </w:r>
@@ -1352,213 +1352,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-real quantum fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Chernodub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil Stepanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arina Pochinok</w:t>
+                <w:t xml:space="preserve">Esra Sablevice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.065007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/kn9t-f8vx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690809v2</w:t>
+                <w:t xml:space="preserve">hal-04917232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local topology and perestroikas in protein structure and folding dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Begun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,161 +1543,187 @@
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.024406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.024406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-real quantum fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Extreme softening of QCD phase transition under weak acceleration: first principle Monte Carlo results for gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Millington</w:t>
+                <w:t xml:space="preserve">Daniil Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Sablevice</w:t>
+                <w:t xml:space="preserve">Arina Pochinok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.065007. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.111904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/kn9t-f8vx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.111904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917232v2</w:t>
+                <w:t xml:space="preserve">hal-04690809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewall boundaries and mixed phases of rotating quark matter in linear sigma model</w:t>
               </w:r>
@@ -1807,3120 +1807,3133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528323v1</w:t>
+                <w:t xml:space="preserve">hal-03713941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Luttinger equivalence between temperature and curved spacetime: From black hole's atmosphere to thermal quenches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Carpentier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.084. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.3.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713941v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dispersion, superluminality and instabilities in two-flavour theories with local non-Hermitian mass mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
+                <w:t xml:space="preserve">Vortical waves in a quantum fluid with vector, axial and helical charges. I. Non-dissipative transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morales-Tejera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13713-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390947v1</w:t>
+                <w:t xml:space="preserve">hal-04528323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidly-rotating scalar fields: between real divergence and imaginary fractalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ambruş</w:t>
+                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya E. Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (8), pp.085016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.085016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (1), pp.014511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068448v2</w:t>
+                <w:t xml:space="preserve">hal-04257280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mixed inhomogeneous phase in vortical gluon plasma: first-principle results from rotating SU(3) lattice gauge theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Roenko</w:t>
+                <w:t xml:space="preserve">Influence of Relativistic Rotation on QCD Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138783⟩</w:t>
+              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.1249-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063778824010150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360895v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.A. Horvathy</w:t>
+                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03896861v2</w:t>
+                <w:t xml:space="preserve">hal-03815408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Barnett effect, negative moment of inertia of (quark-)gluon plasma and thermal evaporation of chromomagnetic condensate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
+                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.014511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257280v1</w:t>
+                <w:t xml:space="preserve">hal-02447887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Relativistic Rotation on QCD Properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.A Roenko</w:t>
+                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A Sychev</w:t>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063778824010150⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477022v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity of rotating gluon plasma and Tolman-Ehrenfest law in imaginary time: lattice results for fast imaginary rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Lattice Study of the Equation of State of a Rotating Gluon Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E Kudrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Sychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (11), pp.114502. </w:t>
+              <w:t xml:space="preserve">JETP Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (9), pp.639-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364023600830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815408v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortical effects in Dirac fluids with vector, chiral and helical charges</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Korneev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Samoilenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Babaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11244-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447887v1</w:t>
+                <w:t xml:space="preserve">hal-03753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Study of the Equation of State of a Rotating Gluon Plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.N Chernodub</w:t>
+                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Roenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364023600830⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 852, pp.138604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144504v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary states and Non-Abelian Casimir effect in lattice Yang-Mills theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
+                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (11), pp.111802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.014515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03991017v1</w:t>
+                <w:t xml:space="preserve">hal-03718392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroflux: A counterpart of the Chandrasekhar-Kendall state in noncentrosymmetric superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigidly-rotating scalar fields: between real divergence and imaginary fractalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambruş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.014504⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753845v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative moment of inertia and rotational instability of gluon plasma</w:t>
+                <w:t xml:space="preserve">New mixed inhomogeneous phase in vortical gluon plasma: first-principle results from rotating SU(3) lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Roenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Sychev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 852, pp.138604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138604⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 855, pp.138783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033949v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase structure of electroweak vacuum in a strong magnetic field: the lattice results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Hall effects in Carroll dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (11), pp.111802. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1028, pp.1-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03718392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
+                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
+                <w:t xml:space="preserve">Yago Ferreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 977, pp.1-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263645v2</w:t>
+                <w:t xml:space="preserve">hal-03386068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport, geometry, and anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 977, pp.1-58. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.article number 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2022.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386068v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperon--anti-hyperon polarization asymmetry in relativistic heavy-ion collisions as an interplay between chiral and helical vortical effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10002-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965833v1</w:t>
+                <w:t xml:space="preserve">hal-03386350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral matter: theory and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.55-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34846/le-studium.178.01.fr.07-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR/UV mixing from local similarity maps of scalar non-Hermitian field theories</w:t>
+                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Millington</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (7), pp.076020. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.076020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386350v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir boundaries, monopoles, and deconfinement transition in 3+1 dimensional compact electrodynamics</w:t>
+                <w:t xml:space="preserve">Chiral Magnetic Josephson Junction as a Base for Low-Noise Superconducting Qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Tanashkin</w:t>
+                <w:t xml:space="preserve">Dmitri Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.114506. </w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.114506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/universe8120657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622872v1</w:t>
+                <w:t xml:space="preserve">hal-02263645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
+                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eda Kilinçarslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198825v1</w:t>
+                <w:t xml:space="preserve">hal-02965829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal anomaly and helicity effects in kinetic theory via scale-dependent coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Boyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Gerasimeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Liubimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.036019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevd.103.036019⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103, pp.014509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965829v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the deconfinement temperature in lattice Yang-Mills theories from outside the scaling window with machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.014509. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.054027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.014509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965821v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous confining-deconfining phases in rotating plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.054027⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098874v2</w:t>
+                <w:t xml:space="preserve">hal-03244146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and vortex properties of a PT-symmetric non-Hermitian two-component superfluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.056024. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.094015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244146v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of helically imbalanced QCD matter</w:t>
+                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.094015⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.056023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567810v1</w:t>
+                <w:t xml:space="preserve">hal-02940002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous non-Hermiticity in the Nambu–Jona-Lasinio model</w:t>
+                <w:t xml:space="preserve">Rotational diode: Clockwise/counterclockwise asymmetry in conducting and mechanical properties of rotating (semi)conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.056023. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.056023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym13091569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940002v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.014031. </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.054501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567809v1</w:t>
+                <w:t xml:space="preserve">hal-02874540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Anomaly in Yang-Mills Theory and Thermodynamics of Open Confining Strings</w:t>
               </w:r>
@@ -4978,1015 +4991,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects and confinement with machine learning: the case of monopoles in compact electrodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Landsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.054501⟩</w:t>
+              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874540v1</w:t>
+                <w:t xml:space="preserve">hal-02550024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detect Axial Gauge Fields with a Calorimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Baggioli</w:t>
+                <w:t xml:space="preserve">Vortices with magnetic field inversion in noncentrosymmetric superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María A.H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.3.2.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (18), pp.184516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550024v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices with magnetic field inversion in noncentrosymmetric superconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitri E. Kharzeev</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.184516⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542879v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Hermitian Chiral Magnetic Effect in Equilibrium</w:t>
+                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cortijo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Corianò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym12050761⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 802, pp.135236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987232v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Gravitational TTT Vertex, Temperature Inhomogeneity, and Pressure Anisotropy</w:t>
+                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Corianò</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Erbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Maria Maglio</w:t>
+                <w:t xml:space="preserve">I. V. Grishmanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 802, pp.135236. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.033375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349847v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect with machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological susceptibility, divergent chiral density and phase diagram of chirally imbalanced QCD medium at finite temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. V. Grishmanovskii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+                <w:t xml:space="preserve">Zhen-Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.033375. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.014031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.014031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369463v1</w:t>
+                <w:t xml:space="preserve">hal-02567809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
+                <w:t xml:space="preserve">Chiral sound waves in strained Weyl semimetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.A. Goy</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.032040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917310v1</w:t>
+                <w:t xml:space="preserve">hal-02109227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral sound waves in strained Weyl semimetals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María A. H. Vozmediano</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.114503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109227v1</w:t>
+                <w:t xml:space="preserve">hal-02300800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-density QCD transition in magnetic field background</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Yu. Kotov</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, pp.114503. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.556-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.114503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300800v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of a beta function and an indirect check of the Schwinger effect near the boundary in Dirac-Weyl semimetals</w:t>
               </w:r>
@@ -6161,131 +6161,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal magnetic effect at the edge: a numerical study in scalar QED</w:t>
+                <w:t xml:space="preserve">Yang-Mills theory in compactified spacetimes: non-Abelian Casimir effect on ${\mathbb T}^2 \times {\mathbb R}^2$ and deconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 789, pp.556-561. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.074021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.074021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928265v1</w:t>
+                <w:t xml:space="preserve">hal-01917310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a Nernst Current from the Conformal Anomaly in Dirac and Weyl Semimetals</w:t>
               </w:r>
@@ -6375,77 +6375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Effect in Yang-Mills Theory in D=2+1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Huu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6505,51 +6505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilch vortical effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Landsteiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6590,382 +6590,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
+                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.385001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487702v1</w:t>
+                <w:t xml:space="preserve">hal-01447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nielsen-Ninomiya theorem, PT-invariant non-Hermiticity and single 8-shaped Dirac cone</w:t>
+                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.385001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa809a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447422v1</w:t>
+                <w:t xml:space="preserve">hal-01487703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonperturbative Casimir effect and monopoles: compact Abelian gauge theory in two spatial dimensions</w:t>
+                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (7), pp.074511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.074511⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.056006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487703v1</w:t>
+                <w:t xml:space="preserve">hal-01495701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Magnetic Effect in Quantum Electrodynamics and the Wigner-Weyl Formalism</w:t>
+                <w:t xml:space="preserve">Effects of rotation and boundaries on chiral symmetry breaking of relativistic fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zubkov</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.056006. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 95 (096006)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495701v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir effect and deconfinement phase transition in D=2+1</w:t>
               </w:r>
@@ -7068,51 +7068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting fermions in rotation: chiral symmetry restoration, moment of inertia and thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chernodub, M.N. &amp; Gongyo, S. J. High Energ. Phys. (2017) 2017: 136, 1701, pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,51 +7159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral anomaly in Dirac semimetals due to dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Zubkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.115410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7241,51 +7241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states and thermodynamics of rotating relativistic fermions under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Gongyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (9), pp.096014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7313,481 +7313,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
+                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (141601)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362577v1</w:t>
+                <w:t xml:space="preserve">hal-01362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Transport Due to the Conformal Anomaly</w:t>
+                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.054011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.054011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362581v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
+                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.094504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198795v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Relaxation Time at the Crossover of Quantum Chromodynamics</w:t>
+                <w:t xml:space="preserve">Chiral Heat Wave and mixing of Magnetic, Vortical and Heat waves in chiral media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.054011⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1601 (100), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362572v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect on the lattice: U(1) gauge theory in two spatial dimensions</w:t>
+                <w:t xml:space="preserve">Possible formation of high temperature superconductor at early stage of heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. A. Goy</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.094504</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.113006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362563v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal energy carpets in non-Hermitian Hofstadter quantum mechanics</w:t>
               </w:r>
@@ -8583,64 +8583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condensed matter realization of the axial magnetic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo G. Grushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Landsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9006,495 +9006,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
+                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.107703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645686v1</w:t>
+                <w:t xml:space="preserve">hal-00733299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vafa-Witten theorem, vector meson condensates and magnetic-field-induced electromagnetic superconductivity of vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.107703⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 718, pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733299v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic superconductivity of vacuum induced by strong magnetic field: numerical evidence in lattice gauge theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. V. Braguta</w:t>
+                <w:t xml:space="preserve">Electromagnetically superconducting phase of vacuum in strong magnetic field: structure of superconductor and superfluid vortex lattices in the ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Doorsselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. V. Buividovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+                <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 718, pp.667. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (4), pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587308v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum in strong magnetic field: an evidence from the Nambu--Jona-Lasinio model</w:t>
+                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.142003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.105008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551910v1</w:t>
+                <w:t xml:space="preserve">hal-00561844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of chirally imbalanced QCD matter</w:t>
+                <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum in strong magnetic field: an evidence from the Nambu--Jona-Lasinio model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.105008. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.142003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.105008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.142003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561844v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Energy and Phase Structure in a Continuous Spin Ising Chain with Applications to the Protein Folding Problem</w:t>
               </w:r>
@@ -9896,51 +9896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quark electric dipole moment induced by magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelike current-carrying vortices in two-component condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Nedelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (12), pp.125022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in SU(2) quenched lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,57 +10336,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10398,112 +10398,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.054503. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 682 (4-5), pp.484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.054503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402861v1</w:t>
+                <w:t xml:space="preserve">hal-00349592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chiral symmetry breaking in non-Abelian gauge theory with background magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of chiral magnetic effect in lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10515,82 +10515,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 682 (4-5), pp.484. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.054503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2009.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.054503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349592v1</w:t>
+                <w:t xml:space="preserve">hal-00402861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopoles and Vortices in Yang–Mills Plasma</w:t>
               </w:r>
@@ -10658,51 +10658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral magnetization of non-Abelian vacuum: a lattice study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10775,51 +10775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Magnetic Effect in SU(2) Lattice Gluodynamics at Zero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10930,334 +10930,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of local acceleration of quark-gluon plasma in the dilepton production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Spatially inhomogeneous confinement-deconfinement phase transition in rotating QGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Braguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulindu Kundu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+                <w:t xml:space="preserve">Ya. Gershtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on QCD in Extreme Conditions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 42nd International Symposium on Lattice Field Theory (Lattice 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447366v1</w:t>
+                <w:t xml:space="preserve">hal-05529791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially inhomogeneous confinement-deconfinement phase transition in rotating QGP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Braguta</w:t>
+                <w:t xml:space="preserve">Signatures of local acceleration of quark-gluon plasma in the dilepton production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulindu Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor E. Ambrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Roenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 42nd International Symposium on Lattice Field Theory (Lattice 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on QCD in Extreme Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Wroclaw, Poland. pp.100270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspc.2025.100270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529791v1</w:t>
+                <w:t xml:space="preserve">hal-05447366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir Effect in (3+1)-dimensional lattice Yang-Mills theory at finite temperature: the unexpected universality of quarkiton and glueton boundary states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Molochkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin R. Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey S. Tanashkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Quark Confinement and the Hadron Spectrum Conference (QCHSC24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Subatomic Structure of Matter (CSSM), the University of Adelaide, Aug 2024, Cairns, QLD, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11276,265 +11276,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices in PT -symmetric non-Hermitian superfluid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying machine learning methods to prediction problems of lattice observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N V Gerasimeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V A Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D L Boyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S D Liubimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Virtual Tribute to Quark Confinement and the Hadron Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+              <w:t xml:space="preserve">XXXIII International (ONLINE) Workshop on High Energy Physics “Hard Problems of Hadron Physics: Non-Perturbative QCD &amp; Related Quests”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Protvino, Russia. pp.10005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435829v1</w:t>
+                <w:t xml:space="preserve">hal-03472367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying machine learning methods to prediction problems of lattice observables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortices in PT -symmetric non-Hermitian superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Begun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Chernodub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International (ONLINE) Workshop on High Energy Physics “Hard Problems of Hadron Physics: Non-Perturbative QCD &amp; Related Quests”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+              <w:t xml:space="preserve">A Virtual Tribute to Quark Confinement and the Hadron Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Stavanger (on line), Norway. pp.10005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225810005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472367v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonperturbative Casimir Effects in Field Theories: aspects of confinement, dynamical mass generation and chiral symmetry breaking</w:t>
               </w:r>
@@ -11615,64 +11615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral medium produced by parallel electric and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11710,90 +11710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in magnetic-field-induced superconducting vacuum of quenched lattice QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu. Kotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,64 +11909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex liquid in the superconducting vacuum of the quenched QCD induced by strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Braguta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12121,64 +12121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous electromagnetic superconductivity of vacuum induced by a strong magnetic field: QCD and electroweak theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Doorsselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCD@WORK 2012: International Workshop on Quantum Chromodynamics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lecce, Italy. pp.281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12743,51 +12743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Induced insulator-conductor transition in quenched lattice gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13314,203 +13314,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uri Vool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
+                <w:t xml:space="preserve">A.S. Pochinok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Molochkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033965v1</w:t>
+                <w:t xml:space="preserve">hal-03959581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ising Model on the Fibonacci Sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preturbulence in momentum-relaxing Navier-Stokes hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Pochinok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.N. Chernodub</w:t>
+                <w:t xml:space="preserve">Uri Vool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959581v1</w:t>
+                <w:t xml:space="preserve">hal-04033965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal thermodynamics and ninionic statistics of coherent rotational states: realization via imaginary angular rotation in imaginary time formalism</w:t>
               </w:r>
@@ -13888,216 +13888,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chiral magnetic effect in quenched SU(2) lattice gauge theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563275v1</w:t>
+                <w:t xml:space="preserve">hal-00384986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconfinement phase transition in mirror of symmetries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of chiral magnetic effect in quenched SU(2) lattice gauge theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Buividovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. I. Zakharov</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Luschevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384986v1</w:t>
+                <w:t xml:space="preserve">hal-00563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal monopoles and selfdual dyons in the Quark-Gluon Plasma</w:t>
               </w:r>
@@ -14197,51 +14197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic component of gluon plasma and its viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Verschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14272,51 +14272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice QCD in strong magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Buividovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim N. Chernodub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14542,51 +14542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b4cm-y63c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119990v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X25400081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Kudrov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Chernodub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Goy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Molochkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/b4cm-y63c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabal Adhikari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ammon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney S Avancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ayala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2025.104199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Stepanov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Pochinok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778825602100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V Braguta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Chernodub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Roenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xptn-qgfl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Molochkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tanashkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sf1y-yjw8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119990v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X25400081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819279v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Braguta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Gershtein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Roenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales-Tejera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambru&#351;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N. Chernodub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13770-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708543v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Begun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim N Chernodub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Goy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Molochkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y3yg-zkzv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pracheta Singha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Busuioc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambru&#351;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/knn8-sv3k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baggioli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Landsteiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Principi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A.H. Vozmediano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2025.170267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917232v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millington" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Sablevice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kn9t-f8vx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574082v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Begun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Chernodub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690809v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Stepanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Pochinok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.111904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101559v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morales Tejera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E Ambrus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4zrn-wgrg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bermond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.3.084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.105006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13713-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Kudrov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Sychev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.014511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E Kudrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Sychev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063778824010150" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Goy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Molochkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.114502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11244-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Goy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Molochkov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey S. Tanashkin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.014515" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023600830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Korneev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Samoilenka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Babaev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.014504" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068448v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.085016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138783" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896861v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marsot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengming Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2023.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386068v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Ferreiros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2022.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor E. Ambrus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10002-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.076020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri E. Kharzeev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.178.01.fr.07-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Tanashkin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.114506" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263645v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kharzeev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe8120657" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Kilin&#231;arslan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.103.036019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Boyda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Gerasimeniuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Liubimov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.014509" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098874v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.054027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Begun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.094015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cortijo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ruggieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.056023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091569" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Erbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.054501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464529v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6110202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.3.2.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.184516" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12050761" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corian&#242;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Maria Maglio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135236" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Grishmanovskii" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033375" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yan Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.014031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Braguta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kotov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Nikolaev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.114503" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.01.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Arjona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.235123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.074021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortijo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.206601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Huu Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.191601" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.065016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa809a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.074511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zubkov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.056006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Gongyo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.094507" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2017)136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182539v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.096014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Peng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.054011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)100" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Mei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Yu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.042102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271814300092" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Kalaydzhyan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Doorsselaere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Verschelde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.065021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.018501" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.01.029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braguta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landsteiner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.074510" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732314501624" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.105011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. H. Vozmediano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.081407" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.025021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Polikarpov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ulybyshev" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.071501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.065006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.107703" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Buividovich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.081" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645686v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doorsselaere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verschelde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.045002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Nedelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.105008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551910v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.142003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512014v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lundgren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.011126" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakagawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Zakharov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.114501" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.085011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011916" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Luschevskaya" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.036007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mizher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Fraga" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.105016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.125022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kharzeev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaydzhyan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.132001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349592v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.11.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402861v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.054503" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397380v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2009.10.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009180027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FHG6VFM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Gershtein" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulindu Kundu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspc.2025.100270" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin R. Pak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Gerasimeniuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Goy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Boyda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Liubimov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225810005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987234v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783896v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2013-11523-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Kotov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763532" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718710v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Mizher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588879v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563267v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakamura" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984081v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8818-1_23-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726527v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37305-3_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106810v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilczek" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959581v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Pochinok" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033965v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Vool" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833026v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806012v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718708v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384986v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563275v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Alessandro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Elia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384992v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>