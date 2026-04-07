--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Amblard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2924-475X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12657779X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse du continuum bipolarité-schizophrénie au risque psycholinguistique des ruptures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Haouzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues : d’une lente progression à des bouleversements fulgurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Jannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations & fonctions du comportement verbal de type « backchannels » dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01014. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal phenotyping of psychiatric disorders from social interaction: Protocol of a clinical multicenter prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hali Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalized Medicine in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33-34, pp.100094. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmip.2022.100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ⦇ λ ⦈, a λ-calculus for effectful computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 869, pp.108-155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au service des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des 8 reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les algorithmes prennent-ils des décisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « Le temps des algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « À quoi rêvent les algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Subordination in Type Theoretic Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modes of Modality in NLP, 14 ((1)), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots umani, avete dunque una realtà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXIX (2), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1414/84251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un TAL responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (2), pp.21 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où se trouve la science informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-commutativité comme argument linguistique : modéliser la notion de phase dans un cadre logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicale outillée de la parole transcrite de patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Natural Language Processing and Cognition, 55 (3), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Humans : des machines qui parlent comme des hommes, ou presque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Parsing for Evaluating Large Language Models: Separating Linguistic Abilities with YARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off the Hamster Wheel: Rethinking Dialogue Research through a Meta-Analysis of the ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCOA: Creation and Exploratory Investigation of a Corpus of Claims from NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Landscape of Dialogue Research: A Meta-Analysis of ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2025 - 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany. pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classifier of Word-Level Variants in Witnesses of Biblical Hebrew Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iglika Nikolova-Stoupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert-Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.21313-21329, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.424-428, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De nos jours, ce sont les résultats qui comptent » : création et étude diachronique d'un corpus de revendications issues d'articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2025 - 32ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel est invisible pour les représentations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une mesure de similarité thématique non supervisée pour les conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.362-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait, did you mean the doctor?&amp;quot;: Collecting a Dialogue Corpus for Topical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YARN is All You Knit: Encoding Multiple Semantic Phenomena with Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop in Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With a Little Help from my (Linguistic) Friends: Topic Segmentation of Multi-party Casual Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, Malta. pp.177--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Relation Prediction and Discourse Parsing in Dialogues with Minimal Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Carenini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malte, Malta. pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la création d'une super-intelligence » : un corpus pour étudier les revendications des articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Approach to Semantic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un repérage automatique des discontinuités dans le discours pathologique du sujet schizophrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure Extraction from Pre-Trained and Fine-Tuned Language Models in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.2562--2579, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Semantic Frameworks: mapping DRS onto AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Computational Semantics (IWCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Global Features for Comparing Semantic Representation Formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Workshop on Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-supervised Dialogue Discourse Parsing Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR Lift (LIFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing topic shifts in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning for Depression Detection in Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinbourg, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2208.10250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Party Dialogue Ressource in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Edition of Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et fonctions du comportement verbal de type “backchannels” dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Annotation in ISO 24617-12, Second Draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3407--3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Querying for Semantic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much of UCCA can be predicted from AMR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad NLP Training from Speech to Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2021 - 5th Workshop on Teaching NLP at the Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mexico / Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECko+: a Grammatical and Discourse Error Correction Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Calò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibo Rosemplatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures dans le dialogue, les mots des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "au-delà du mot" - ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DinG -- a corpus of transcriptions of real-life, oral, spontaneous multi-party dialogues between French-speaking players of Catan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIFT 2021 - Linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR lift, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller le diagnostic des pathologies mentales par l'analyse de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inquisitive account of wh-questions through event semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2021 - Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Cohérence de la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon ordinateur est-il un bon psy ? Le TAL au service du diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR TAL : Intelligence artificielle et technologies des langues : l’ordinateur passe la barrière de la langue (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Annotators Did Not Agree on Some of the Guidelines Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2021 - 17th Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Groningen/Virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP Tools for Mental Hearth – French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 French-Sweden Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating non lexical markers of the language of schizophrenia in spontaneous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.20--28, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération ODiM : Outils informatisés d’aide au diagnostic des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence virtuelle AeX (Action Exploratoire) ODiM, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conférence virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par méthodes d'apprentissage des spécificités langagières propres aux personnes avec schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Traitement Automatique des Langues Naturelles (TALN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784752v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Version of the FraCaS Test Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Beysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is as yet Insufficient Data for a Meaningful Answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial - WatchDial The 24th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Brandeis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional view of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiNLP - Widening NLP - ACL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Dialogue Modeling: A Semantic Annotation Scheme for Questions and Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Andrea Cruz-Blandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosse Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Nourbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAW XIII 2019 - The 13th Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Real-Life Questions and Answers in Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dieudonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2019 - LondonLogue - 23rd Workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éthique et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer sur la langue mais qu'y comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of dialogue: how words interact (not only in the dictionary!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLex lecture series/Séminaire de l’ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question the coherence of dialogical interaction through formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Franco-Tchèque. Linguistique textuelle, linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee or tea? Yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Prévot, Magalie Ochs and Benoît Favre, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM, un corpus de conversations avec des patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques et corpus, séminaire STIH de la Faculté des Lettres de Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences Artificielles, Mythes et Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-débat EKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique de la langue, une mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIESTE 2017 - Séminaire d’Informatique pour les Etudiants, Scientifiques, et Tous ceux que l’informatique intéresse à l’ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France. pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des schizophrènes par la formalisation langagière, interpréter les troubles de la pensée par les troubles du langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Séminaire C2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France. pp.1-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Account of Disorders in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Centre for Linguistic Theory and Studies in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, University of Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique : modélisation formelle et interprétation de données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.1-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien face au traitement du langage : que peut-on faire et que croit-on que nous faisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2015/2016 « Images du savoir pratique : les figures de l’informaticien et du médecin dans les récits de fiction populaire contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Calculus of Effects and Handlers for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Grammar 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bozen-Bolzano, Italy. pp.257--272, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53042-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Curieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium général Leçon 217 semestre XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Marsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redrawing Pragmasemantic Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme marqueur des troubles du langage et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Praxiling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique compositionelle à la modélisation du discours : cadres formel et empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire LINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Effects and Handlers in Natural Language Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valeria de Paiva and Walther Neuper and Pedro Quaresma and Christian Retoré and Lawrence S. Moss and Jordi Saludes, Jul 2014, Vienne, Austria. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative study of linguistic phenomenas as indices of Thought and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence du Discours 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la langue à l’épreuve du discours chez les schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Hôpital Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative des disfluences dans le discours de schizophrènes : automatiser pour limiter les biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Multiple Constraints in ACG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Engineering of Natural Language Semantics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kanagawa, Japan. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event in Compositional Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.219--234, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Phases using Commutativity and Non-commutativity in a Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1--16, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Representation Theory et graphes sémantiques : formalisation sémantique en contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maillebuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination en grammaire logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de sémantique et modélisation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating clitics with minimalist grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th conference on Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Malaga, Spain. pp.9--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination dans les grammaires de type logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating the Semantics of French Clitics with Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Logic of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation syntaxe-sémantique, des grammaires minimalistes catégorielles (GMC) aux Constraint Languages for Lambda Structures (CLLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting dependencies and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics, student session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think before loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-9591975-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.332, 2010, 978-613-1-51599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'interaction verbale « patient » - « thérapeute » par la modélisation formelle : perspectives diagnostiques et informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Auxéméry; Jasmina Mallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychologie du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-106, 2025, 9782340105959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Questions and Answers - a formal approach to SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amblard, Maxime; Musiol, Michel; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, (In)coherence of discourse Formal and Conceptual issues of Language, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien une fiction du traitement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Allamel-Raffin; Sylvie Allouche; Jean-Luc Gangloff; Vincent Helfrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informaticiens et médecins dans la fiction contemporaine. Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2017, 978-2-35525-352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots humains, avez-donc une réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlena Jankowska; Mirosław Pawełczyk; Sylvie Allouche; Marcin Kulawiak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS PUBLICUM, pp.14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Effects of Discourse: Principles and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.247-282, 2014, Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility for Plurals in Continuation Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motomura Yoichi; Butler Alastair; Bekki Daisuke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Artificial Intelligence - JSAI-isAI 2012 Workshops, LENLS, JURISIN, MiMI, Miyazaki, Japan, November 30 and December 1, 2012, Revised Selected Papers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7856, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2013, Lecture Notes in Computer Science, 978-3-642-39931-2. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39931-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Grammars and Minimalist Categorial Grammars, definitions toward inclusion of generated languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6700, springer, pp.61--80, 2011, LNCS/LNAI, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling topics and topic shifts in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decker Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amblard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breitholtz Ellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapins magiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414345v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Graphs to Logic Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sémantiques pour les Grammaires Minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5360, INRIA. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative : les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et discours - de la modélisation à l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Lorraine (Nancy), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01415967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Amblard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2924-475X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12657779X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse du continuum bipolarité-schizophrénie au risque psycholinguistique des ruptures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Haouzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues : d’une lente progression à des bouleversements fulgurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Jannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations & fonctions du comportement verbal de type « backchannels » dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01014. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal phenotyping of psychiatric disorders from social interaction: Protocol of a clinical multicenter prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hali Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalized Medicine in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33-34, pp.100094. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmip.2022.100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au service des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ⦇ λ ⦈, a λ-calculus for effectful computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 869, pp.108-155. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des 8 reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les algorithmes prennent-ils des décisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « Le temps des algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « À quoi rêvent les algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Subordination in Type Theoretic Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modes of Modality in NLP, 14 ((1)), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots umani, avete dunque una realtà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXIX (2), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1414/84251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un TAL responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (2), pp.21 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où se trouve la science informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-commutativité comme argument linguistique : modéliser la notion de phase dans un cadre logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicale outillée de la parole transcrite de patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Natural Language Processing and Cognition, 55 (3), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Humans : des machines qui parlent comme des hommes, ou presque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Parsing for Evaluating Large Language Models: Separating Linguistic Abilities with YARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema System for the DMR 2026 Shared Task: Multistage UMR Parsing with Qwen3-4B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off the Hamster Wheel: Rethinking Dialogue Research through a Meta-Analysis of the ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting First Order Logic formulas from graphical semantic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMR 2026 - 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCOA: Creation and Exploratory Investigation of a Corpus of Claims from NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Landscape of Dialogue Research: A Meta-Analysis of ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2025 - 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany. pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classifier of Word-Level Variants in Witnesses of Biblical Hebrew Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iglika Nikolova-Stoupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert-Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.21313-21329, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.424-428, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De nos jours, ce sont les résultats qui comptent » : création et étude diachronique d'un corpus de revendications issues d'articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2025 - 32ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel est invisible pour les représentations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une mesure de similarité thématique non supervisée pour les conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.362-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait, did you mean the doctor?&amp;quot;: Collecting a Dialogue Corpus for Topical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YARN is All You Knit: Encoding Multiple Semantic Phenomena with Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop in Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With a Little Help from my (Linguistic) Friends: Topic Segmentation of Multi-party Casual Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, Malta. pp.177--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Relation Prediction and Discourse Parsing in Dialogues with Minimal Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Carenini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malte, Malta. pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la création d'une super-intelligence » : un corpus pour étudier les revendications des articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Approach to Semantic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure Extraction from Pre-Trained and Fine-Tuned Language Models in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.2562--2579, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un repérage automatique des discontinuités dans le discours pathologique du sujet schizophrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Semantic Frameworks: mapping DRS onto AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Computational Semantics (IWCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Global Features for Comparing Semantic Representation Formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Workshop on Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-supervised Dialogue Discourse Parsing Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR Lift (LIFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing topic shifts in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning for Depression Detection in Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinbourg, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2208.10250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Annotation in ISO 24617-12, Second Draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3407--3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Party Dialogue Ressource in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Edition of Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et fonctions du comportement verbal de type “backchannels” dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Querying for Semantic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much of UCCA can be predicted from AMR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures dans le dialogue, les mots des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "au-delà du mot" - ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad NLP Training from Speech to Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2021 - 5th Workshop on Teaching NLP at the Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mexico / Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECko+: a Grammatical and Discourse Error Correction Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Calò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibo Rosemplatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DinG -- a corpus of transcriptions of real-life, oral, spontaneous multi-party dialogues between French-speaking players of Catan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIFT 2021 - Linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR lift, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller le diagnostic des pathologies mentales par l'analyse de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon ordinateur est-il un bon psy ? Le TAL au service du diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR TAL : Intelligence artificielle et technologies des langues : l’ordinateur passe la barrière de la langue (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP Tools for Mental Hearth – French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 French-Sweden Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Cohérence de la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Annotators Did Not Agree on Some of the Guidelines Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2021 - 17th Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Groningen/Virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inquisitive account of wh-questions through event semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2021 - Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating non lexical markers of the language of schizophrenia in spontaneous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.20--28, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération ODiM : Outils informatisés d’aide au diagnostic des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence virtuelle AeX (Action Exploratoire) ODiM, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conférence virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par méthodes d'apprentissage des spécificités langagières propres aux personnes avec schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Traitement Automatique des Langues Naturelles (TALN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784752v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Version of the FraCaS Test Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Beysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is as yet Insufficient Data for a Meaningful Answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial - WatchDial The 24th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Brandeis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional view of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiNLP - Widening NLP - ACL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Dialogue Modeling: A Semantic Annotation Scheme for Questions and Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Andrea Cruz-Blandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosse Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Nourbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAW XIII 2019 - The 13th Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Real-Life Questions and Answers in Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dieudonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2019 - LondonLogue - 23rd Workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éthique et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer sur la langue mais qu'y comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of dialogue: how words interact (not only in the dictionary!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLex lecture series/Séminaire de l’ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question the coherence of dialogical interaction through formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Franco-Tchèque. Linguistique textuelle, linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee or tea? Yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Prévot, Magalie Ochs and Benoît Favre, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM, un corpus de conversations avec des patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques et corpus, séminaire STIH de la Faculté des Lettres de Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences Artificielles, Mythes et Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-débat EKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique de la langue, une mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIESTE 2017 - Séminaire d’Informatique pour les Etudiants, Scientifiques, et Tous ceux que l’informatique intéresse à l’ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France. pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des schizophrènes par la formalisation langagière, interpréter les troubles de la pensée par les troubles du langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Séminaire C2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France. pp.1-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Account of Disorders in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Centre for Linguistic Theory and Studies in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, University of Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique : modélisation formelle et interprétation de données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.1-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien face au traitement du langage : que peut-on faire et que croit-on que nous faisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2015/2016 « Images du savoir pratique : les figures de l’informaticien et du médecin dans les récits de fiction populaire contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Calculus of Effects and Handlers for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Grammar 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bozen-Bolzano, Italy. pp.257--272, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53042-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Curieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium général Leçon 217 semestre XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Marsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redrawing Pragmasemantic Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme marqueur des troubles du langage et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Praxiling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique compositionelle à la modélisation du discours : cadres formel et empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire LINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Effects and Handlers in Natural Language Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valeria de Paiva and Walther Neuper and Pedro Quaresma and Christian Retoré and Lawrence S. Moss and Jordi Saludes, Jul 2014, Vienne, Austria. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative study of linguistic phenomenas as indices of Thought and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence du Discours 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la langue à l’épreuve du discours chez les schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Hôpital Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative des disfluences dans le discours de schizophrènes : automatiser pour limiter les biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Multiple Constraints in ACG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Engineering of Natural Language Semantics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kanagawa, Japan. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event in Compositional Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.219--234, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Phases using Commutativity and Non-commutativity in a Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1--16, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Representation Theory et graphes sémantiques : formalisation sémantique en contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maillebuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination en grammaire logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de sémantique et modélisation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating clitics with minimalist grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th conference on Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Malaga, Spain. pp.9--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination dans les grammaires de type logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating the Semantics of French Clitics with Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Logic of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation syntaxe-sémantique, des grammaires minimalistes catégorielles (GMC) aux Constraint Languages for Lambda Structures (CLLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting dependencies and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics, student session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think before loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-9591975-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.332, 2010, 978-613-1-51599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'interaction verbale « patient » - « thérapeute » par la modélisation formelle : perspectives diagnostiques et informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Auxéméry; Jasmina Mallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychologie du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-106, 2025, 9782340105959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Questions and Answers - a formal approach to SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amblard, Maxime; Musiol, Michel; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, (In)coherence of discourse Formal and Conceptual issues of Language, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien une fiction du traitement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Allamel-Raffin; Sylvie Allouche; Jean-Luc Gangloff; Vincent Helfrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informaticiens et médecins dans la fiction contemporaine. Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2017, 978-2-35525-352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots humains, avez-donc une réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlena Jankowska; Mirosław Pawełczyk; Sylvie Allouche; Marcin Kulawiak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS PUBLICUM, pp.14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Effects of Discourse: Principles and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.247-282, 2014, Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility for Plurals in Continuation Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motomura Yoichi; Butler Alastair; Bekki Daisuke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Artificial Intelligence - JSAI-isAI 2012 Workshops, LENLS, JURISIN, MiMI, Miyazaki, Japan, November 30 and December 1, 2012, Revised Selected Papers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7856, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2013, Lecture Notes in Computer Science, 978-3-642-39931-2. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39931-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Grammars and Minimalist Categorial Grammars, definitions toward inclusion of generated languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6700, springer, pp.61--80, 2011, LNCS/LNAI, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling topics and topic shifts in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decker Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amblard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breitholtz Ellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapins magiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414345v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Graphs to Logic Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sémantiques pour les Grammaires Minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5360, INRIA. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative : les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et discours - de la modélisation à l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Lorraine (Nancy), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01415967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F452CB5E"/>
+    <w:nsid w:val="FB36E56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-amblard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-475X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12657779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Thomas Barrouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Haouzir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Jannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmip.2022.100094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207903v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Qian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/84251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188677v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Vergnette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Nikolova-Stoupak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1098" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyuan Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.194" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129563v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.10250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265914v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cal&#242;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibo Rosemplatt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784752v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02619239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beysson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andrea Cruz-Bland&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Minnema" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Nourbakhsh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dieudonat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Tsai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941824v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332762v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53042-9_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Marsik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maillebuau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Anoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539948v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476029v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Trognon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188684v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.is.ocha.ac.jp/~bekki/lenls/lenls9/index.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39931-2_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Voisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414345v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01415967v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-amblard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-475X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12657779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Thomas Barrouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Haouzir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Jannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmip.2022.100094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207903v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Qian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/84251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188677v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Vergnette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Nikolova-Stoupak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyuan Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.194" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129563v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.10250" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265914v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cal&#242;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibo Rosemplatt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784752v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02619239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beysson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andrea Cruz-Bland&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Minnema" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Nourbakhsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dieudonat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Tsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332762v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53042-9_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Marsik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maillebuau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Anoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Trognon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188684v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.is.ocha.ac.jp/~bekki/lenls/lenls9/index.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39931-2_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414345v4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01415967v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>