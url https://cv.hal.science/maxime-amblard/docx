--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Amblard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2924-475X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12657779X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse du continuum bipolarité-schizophrénie au risque psycholinguistique des ruptures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Haouzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues : d’une lente progression à des bouleversements fulgurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Jannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations & fonctions du comportement verbal de type « backchannels » dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01014. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal phenotyping of psychiatric disorders from social interaction: Protocol of a clinical multicenter prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hali Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalized Medicine in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33-34, pp.100094. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmip.2022.100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au service des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ⦇ λ ⦈, a λ-calculus for effectful computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 869, pp.108-155. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des 8 reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les algorithmes prennent-ils des décisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « Le temps des algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « À quoi rêvent les algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Subordination in Type Theoretic Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modes of Modality in NLP, 14 ((1)), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots umani, avete dunque una realtà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXIX (2), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1414/84251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un TAL responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (2), pp.21 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où se trouve la science informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-commutativité comme argument linguistique : modéliser la notion de phase dans un cadre logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicale outillée de la parole transcrite de patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Natural Language Processing and Cognition, 55 (3), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Humans : des machines qui parlent comme des hommes, ou presque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Parsing for Evaluating Large Language Models: Separating Linguistic Abilities with YARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema System for the DMR 2026 Shared Task: Multistage UMR Parsing with Qwen3-4B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off the Hamster Wheel: Rethinking Dialogue Research through a Meta-Analysis of the ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting First Order Logic formulas from graphical semantic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMR 2026 - 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCOA: Creation and Exploratory Investigation of a Corpus of Claims from NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Landscape of Dialogue Research: A Meta-Analysis of ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2025 - 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany. pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classifier of Word-Level Variants in Witnesses of Biblical Hebrew Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iglika Nikolova-Stoupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert-Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.21313-21329, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.424-428, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De nos jours, ce sont les résultats qui comptent » : création et étude diachronique d'un corpus de revendications issues d'articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2025 - 32ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel est invisible pour les représentations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une mesure de similarité thématique non supervisée pour les conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.362-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait, did you mean the doctor?&amp;quot;: Collecting a Dialogue Corpus for Topical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YARN is All You Knit: Encoding Multiple Semantic Phenomena with Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop in Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With a Little Help from my (Linguistic) Friends: Topic Segmentation of Multi-party Casual Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, Malta. pp.177--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Relation Prediction and Discourse Parsing in Dialogues with Minimal Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Carenini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malte, Malta. pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la création d'une super-intelligence » : un corpus pour étudier les revendications des articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Approach to Semantic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure Extraction from Pre-Trained and Fine-Tuned Language Models in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.2562--2579, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un repérage automatique des discontinuités dans le discours pathologique du sujet schizophrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Semantic Frameworks: mapping DRS onto AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Computational Semantics (IWCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Global Features for Comparing Semantic Representation Formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Workshop on Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-supervised Dialogue Discourse Parsing Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR Lift (LIFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing topic shifts in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning for Depression Detection in Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinbourg, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2208.10250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Annotation in ISO 24617-12, Second Draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3407--3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Party Dialogue Ressource in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Edition of Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et fonctions du comportement verbal de type “backchannels” dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Querying for Semantic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much of UCCA can be predicted from AMR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures dans le dialogue, les mots des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "au-delà du mot" - ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad NLP Training from Speech to Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2021 - 5th Workshop on Teaching NLP at the Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mexico / Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECko+: a Grammatical and Discourse Error Correction Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Calò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibo Rosemplatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DinG -- a corpus of transcriptions of real-life, oral, spontaneous multi-party dialogues between French-speaking players of Catan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIFT 2021 - Linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR lift, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller le diagnostic des pathologies mentales par l'analyse de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon ordinateur est-il un bon psy ? Le TAL au service du diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR TAL : Intelligence artificielle et technologies des langues : l’ordinateur passe la barrière de la langue (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP Tools for Mental Hearth – French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 French-Sweden Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Cohérence de la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Annotators Did Not Agree on Some of the Guidelines Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2021 - 17th Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Groningen/Virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inquisitive account of wh-questions through event semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2021 - Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating non lexical markers of the language of schizophrenia in spontaneous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.20--28, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération ODiM : Outils informatisés d’aide au diagnostic des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence virtuelle AeX (Action Exploratoire) ODiM, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conférence virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par méthodes d'apprentissage des spécificités langagières propres aux personnes avec schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Traitement Automatique des Langues Naturelles (TALN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784752v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Version of the FraCaS Test Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Beysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is as yet Insufficient Data for a Meaningful Answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial - WatchDial The 24th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Brandeis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional view of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiNLP - Widening NLP - ACL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Dialogue Modeling: A Semantic Annotation Scheme for Questions and Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Andrea Cruz-Blandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosse Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Nourbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAW XIII 2019 - The 13th Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Real-Life Questions and Answers in Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dieudonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2019 - LondonLogue - 23rd Workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éthique et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer sur la langue mais qu'y comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of dialogue: how words interact (not only in the dictionary!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLex lecture series/Séminaire de l’ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question the coherence of dialogical interaction through formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Franco-Tchèque. Linguistique textuelle, linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee or tea? Yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Prévot, Magalie Ochs and Benoît Favre, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM, un corpus de conversations avec des patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques et corpus, séminaire STIH de la Faculté des Lettres de Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences Artificielles, Mythes et Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-débat EKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique de la langue, une mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIESTE 2017 - Séminaire d’Informatique pour les Etudiants, Scientifiques, et Tous ceux que l’informatique intéresse à l’ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France. pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des schizophrènes par la formalisation langagière, interpréter les troubles de la pensée par les troubles du langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Séminaire C2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France. pp.1-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Account of Disorders in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Centre for Linguistic Theory and Studies in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, University of Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique : modélisation formelle et interprétation de données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.1-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien face au traitement du langage : que peut-on faire et que croit-on que nous faisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2015/2016 « Images du savoir pratique : les figures de l’informaticien et du médecin dans les récits de fiction populaire contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Calculus of Effects and Handlers for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Grammar 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bozen-Bolzano, Italy. pp.257--272, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53042-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Curieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium général Leçon 217 semestre XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Marsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redrawing Pragmasemantic Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme marqueur des troubles du langage et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Praxiling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique compositionelle à la modélisation du discours : cadres formel et empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire LINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Effects and Handlers in Natural Language Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valeria de Paiva and Walther Neuper and Pedro Quaresma and Christian Retoré and Lawrence S. Moss and Jordi Saludes, Jul 2014, Vienne, Austria. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative study of linguistic phenomenas as indices of Thought and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence du Discours 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la langue à l’épreuve du discours chez les schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Hôpital Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative des disfluences dans le discours de schizophrènes : automatiser pour limiter les biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Multiple Constraints in ACG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Engineering of Natural Language Semantics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kanagawa, Japan. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event in Compositional Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.219--234, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Phases using Commutativity and Non-commutativity in a Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1--16, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Representation Theory et graphes sémantiques : formalisation sémantique en contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maillebuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination en grammaire logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de sémantique et modélisation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating clitics with minimalist grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th conference on Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Malaga, Spain. pp.9--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination dans les grammaires de type logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating the Semantics of French Clitics with Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Logic of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation syntaxe-sémantique, des grammaires minimalistes catégorielles (GMC) aux Constraint Languages for Lambda Structures (CLLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting dependencies and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics, student session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think before loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-9591975-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.332, 2010, 978-613-1-51599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'interaction verbale « patient » - « thérapeute » par la modélisation formelle : perspectives diagnostiques et informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Auxéméry; Jasmina Mallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychologie du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-106, 2025, 9782340105959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Questions and Answers - a formal approach to SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amblard, Maxime; Musiol, Michel; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, (In)coherence of discourse Formal and Conceptual issues of Language, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien une fiction du traitement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Allamel-Raffin; Sylvie Allouche; Jean-Luc Gangloff; Vincent Helfrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informaticiens et médecins dans la fiction contemporaine. Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2017, 978-2-35525-352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots humains, avez-donc une réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlena Jankowska; Mirosław Pawełczyk; Sylvie Allouche; Marcin Kulawiak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS PUBLICUM, pp.14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Effects of Discourse: Principles and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.247-282, 2014, Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility for Plurals in Continuation Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motomura Yoichi; Butler Alastair; Bekki Daisuke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Artificial Intelligence - JSAI-isAI 2012 Workshops, LENLS, JURISIN, MiMI, Miyazaki, Japan, November 30 and December 1, 2012, Revised Selected Papers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7856, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2013, Lecture Notes in Computer Science, 978-3-642-39931-2. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39931-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Grammars and Minimalist Categorial Grammars, definitions toward inclusion of generated languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6700, springer, pp.61--80, 2011, LNCS/LNAI, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling topics and topic shifts in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decker Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amblard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breitholtz Ellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapins magiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414345v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Graphs to Logic Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sémantiques pour les Grammaires Minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5360, INRIA. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative : les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et discours - de la modélisation à l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Lorraine (Nancy), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01415967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maxime Amblard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maxime-amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2924-475X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12657779X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse du continuum bipolarité-schizophrénie au risque psycholinguistique des ruptures discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Haouzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues : d’une lente progression à des bouleversements fulgurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Jannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations & fonctions du comportement verbal de type « backchannels » dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.01014. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal phenotyping of psychiatric disorders from social interaction: Protocol of a clinical multicenter prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hali Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personalized Medicine in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33-34, pp.100094. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmip.2022.100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle au service des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ⦇ λ ⦈, a λ-calculus for effectful computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 869, pp.108-155. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des 8 reines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles de l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue : Les algorithmes prennent-ils des décisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « Le temps des algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Subordination in Type Theoretic Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modes of Modality in NLP, 14 ((1)), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur « À quoi rêvent les algorithmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots umani, avete dunque una realtà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXIX (2), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1414/84251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un TAL responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (2), pp.21 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où se trouve la science informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-commutativité comme argument linguistique : modéliser la notion de phase dans un cadre logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicale outillée de la parole transcrite de patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Natural Language Processing and Cognition, 55 (3), pp.91 - 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Commutative Linear Logic and Lambek Caculus with Product: Natural Deduction, Normalisation, Subformula Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IfColog Journal of Logics and their Applications (FLAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.53-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Humans : des machines qui parlent comme des hommes, ou presque...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial Minimalist Grammar: From Generative Syntax To Logical Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1--4), pp.273--306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting First Order Logic formulas from graphical semantic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMR 2026 - 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off the Hamster Wheel: Rethinking Dialogue Research through a Meta-Analysis of the ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema System for the DMR 2026 Shared Task: Multistage UMR Parsing with Qwen3-4B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Designing Meaning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Parsing for Evaluating Large Language Models: Separating Linguistic Abilities with YARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Vergnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCOA: Creation and Exploratory Investigation of a Corpus of Claims from NLP Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026 - International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Landscape of Dialogue Research: A Meta-Analysis of ACL Anthology 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2025 - 29th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany. pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classifier of Word-Level Variants in Witnesses of Biblical Hebrew Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iglika Nikolova-Stoupak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robert-Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.21313-21329, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.424-428, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205499v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De nos jours, ce sont les résultats qui comptent » : création et étude diachronique d'un corpus de revendications issues d'articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2025 - 32ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel est invisible pour les représentations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YARN is All You Knit: Encoding Multiple Semantic Phenomena with Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop in Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With a Little Help from my (Linguistic) Friends: Topic Segmentation of Multi-party Casual Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malta, Malta. pp.177--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait, did you mean the doctor?&amp;quot;: Collecting a Dialogue Corpus for Topical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une mesure de similarité thématique non supervisée pour les conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.362-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Relation Prediction and Discourse Parsing in Dialogues with Minimal Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Carenini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Workshop on Computational Approaches to Discourse (CODI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Malte, Malta. pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la création d'une super-intelligence » : un corpus pour étudier les revendications des articles de TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement LIFT 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un repérage automatique des discontinuités dans le discours pathologique du sujet schizophrène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Thomas Barrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure Extraction from Pre-Trained and Fine-Tuned Language Models in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.2562--2579, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.findings-eacl.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Approach to Semantic Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Semantic Frameworks: mapping DRS onto AMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Computational Semantics (IWCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Global Features for Comparing Semantic Representation Formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Workshop on Designing Meaning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-supervised Dialogue Discourse Parsing Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR Lift (LIFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing topic shifts in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Breitholtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR Lift - LIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Party Dialogue Ressource in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Edition of Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et fonctions du comportement verbal de type “backchannels” dans l’interaction clinique avec la personne souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Annotation in ISO 24617-12, Second Draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3407--3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning for Depression Detection in Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edinbourg, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2208.10250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Querying for Semantic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much of UCCA can be predicted from AMR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyana Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2022: 18th Joint ACL - ISO Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad NLP Training from Speech to Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2021 - 5th Workshop on Teaching NLP at the Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Mexico / Virtual, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECko+: a Grammatical and Discourse Error Correction Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Calò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibo Rosemplatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille / Virtual, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures dans le dialogue, les mots des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "au-delà du mot" - ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DinG -- a corpus of transcriptions of real-life, oral, spontaneous multi-party dialogues between French-speaking players of Catan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIFT 2021 - Linguistique informatique, formelle et de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR lift, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller le diagnostic des pathologies mentales par l'analyse de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inquisitive account of wh-questions through event semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2021 - Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Cohérence de la conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL et Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon ordinateur est-il un bon psy ? Le TAL au service du diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR TAL : Intelligence artificielle et technologies des langues : l’ordinateur passe la barrière de la langue (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Annotators Did Not Agree on Some of the Guidelines Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA 2021 - 17th Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Groningen/Virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP Tools for Mental Hearth – French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 French-Sweden Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating non lexical markers of the language of schizophrenia in spontaneous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.20--28, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation par méthodes d'apprentissage des spécificités langagières propres aux personnes avec schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Traitement Automatique des Langues Naturelles (TALN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.12-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784752v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération ODiM : Outils informatisés d’aide au diagnostic des maladies mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence virtuelle AeX (Action Exploratoire) ODiM, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conférence virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Version of the FraCaS Test Suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Beysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is as yet Insufficient Data for a Meaningful Answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial - WatchDial The 24th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Brandeis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional view of questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiNLP - Widening NLP - ACL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Dialogue Modeling: A Semantic Annotation Scheme for Questions and Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Andrea Cruz-Blandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosse Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Nourbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAW XIII 2019 - The 13th Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Real-Life Questions and Answers in Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Dieudonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2019 - LondonLogue - 23rd Workshop on the semantics and pragmatics of dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer sur la langue mais qu'y comprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of dialogue: how words interact (not only in the dictionary!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMLex lecture series/Séminaire de l’ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éthique et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question the coherence of dialogical interaction through formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude Franco-Tchèque. Linguistique textuelle, linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee or tea? Yes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Prévot, Magalie Ochs and Benoît Favre, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM, un corpus de conversations avec des patients schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques et corpus, séminaire STIH de la Faculté des Lettres de Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences Artificielles, Mythes et Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-débat EKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique de la langue, une mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIESTE 2017 - Séminaire d’Informatique pour les Etudiants, Scientifiques, et Tous ceux que l’informatique intéresse à l’ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France. pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours des schizophrènes par la formalisation langagière, interpréter les troubles de la pensée par les troubles du langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Séminaire C2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France. pp.1-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Account of Disorders in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Centre for Linguistic Theory and Studies in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, University of Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique : modélisation formelle et interprétation de données empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.1-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien face au traitement du langage : que peut-on faire et que croit-on que nous faisons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2015/2016 « Images du savoir pratique : les figures de l’informaticien et du médecin dans les récits de fiction populaire contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Calculus of Effects and Handlers for Natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Grammar 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bozen-Bolzano, Italy. pp.257--272, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53042-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium général Leçon 217 semestre XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, logique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Curieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Marsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redrawing Pragmasemantic Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme marqueur des troubles du langage et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Praxiling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative study of linguistic phenomenas as indices of Thought and Language Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)Coherence du Discours 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Effects and Handlers in Natural Language Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valeria de Paiva and Walther Neuper and Pedro Quaresma and Christian Retoré and Lawrence S. Moss and Jordi Saludes, Jul 2014, Vienne, Austria. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique compositionelle à la modélisation du discours : cadres formel et empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire LINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la langue à l’épreuve du discours chez les schizophrènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Hôpital Saint-Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative des disfluences dans le discours de schizophrènes : automatiser pour limiter les biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Multiple Constraints in ACG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Engineering of Natural Language Semantics 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kanagawa, Japan. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event in Compositional Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.219--234, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Phases using Commutativity and Non-commutativity in a Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Logical Aspect of Computational Linguistic - LACL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1--16, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22221-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Representation Theory et graphes sémantiques : formalisation sémantique en contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Heinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maillebuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Deduction and Normalisation for Partially Commutative Linear Logic and Lambek Calculus with Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Logic in the Real World (Computing in Europe 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.28--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination en grammaire logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de sémantique et modélisation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating clitics with minimalist grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th conference on Formal Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Malaga, Spain. pp.9--20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipse et coordination dans les grammaires de type logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Anoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.13--15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating the Semantics of French Clitics with Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Logic of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation syntaxe-sémantique, des grammaires minimalistes catégorielles (GMC) aux Constraint Languages for Lambda Structures (CLLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting dependencies and Minimalist Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Computational Linguistics, student session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface entre syntaxe et sémantique pour les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Sémantique et Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Semantics interacting in a Minimalist theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect and advance in the syntax/semantic interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique computationnelle : entre sciences cognitives et traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Kobele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think before loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-9591975-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.332, 2010, 978-613-1-51599-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'interaction verbale « patient » - « thérapeute » par la modélisation formelle : perspectives diagnostiques et informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Auxéméry; Jasmina Mallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychologie du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-106, 2025, 9782340105959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing Questions and Answers - a formal approach to SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Boritchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amblard, Maxime; Musiol, Michel; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, (In)coherence of discourse Formal and Conceptual issues of Language, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informaticien une fiction du traitement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Allamel-Raffin; Sylvie Allouche; Jean-Luc Gangloff; Vincent Helfrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informaticiens et médecins dans la fiction contemporaine. Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2017, 978-2-35525-352-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots humains, avez-donc une réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlena Jankowska; Mirosław Pawełczyk; Sylvie Allouche; Marcin Kulawiak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS PUBLICUM, pp.14, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamic Effects of Discourse: Principles and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.247-282, 2014, Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility for Plurals in Continuation Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Motomura Yoichi; Butler Alastair; Bekki Daisuke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Artificial Intelligence - JSAI-isAI 2012 Workshops, LENLS, JURISIN, MiMI, Miyazaki, Japan, November 30 and December 1, 2012, Revised Selected Papers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7856, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2013, Lecture Notes in Computer Science, 978-3-642-39931-2. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39931-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Grammars and Minimalist Categorial Grammars, definitions toward inclusion of generated languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6700, springer, pp.61--80, 2011, LNCS/LNAI, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse automatique de la LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling topics and topic shifts in dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decker Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amblard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breitholtz Ellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lapins magiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414345v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalization and sub-formula property for Lambek with product and PCMLL -- Partially Commutative Multiplicative Linear Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Graphs to Logic Formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00415793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of the Convergence of Mildly Context-Sensitive Formalisms for Natural Language Syntax: from Minimalist Grammars to Multiple Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6042, INRIA. 2006, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117306v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sémantiques pour les Grammaires Minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5360, INRIA. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs de représentations sémantiques et syntaxe générative : les grammaires minimalistes catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique et discours - de la modélisation à l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Lorraine (Nancy), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01415967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB36E56C"/>
+    <w:nsid w:val="2F3FBA96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-amblard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-475X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12657779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Thomas Barrouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Haouzir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Jannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmip.2022.100094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207903v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Qian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/84251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188677v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Vergnette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Nikolova-Stoupak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyuan Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.194" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129563v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.10250" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265914v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cal&#242;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibo Rosemplatt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784752v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02619239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beysson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andrea Cruz-Bland&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Minnema" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Nourbakhsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dieudonat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Tsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332762v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53042-9_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655859v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Marsik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maillebuau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Anoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Trognon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188684v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.is.ocha.ac.jp/~bekki/lenls/lenls9/index.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39931-2_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414345v4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01415967v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-amblard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2924-475X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12657779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Thomas Barrouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Haouzir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04956660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Jannic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmip.2022.100094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.02.038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207903v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Qian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/84251" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Denys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188677v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Vergnette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Breitholtz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05577028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Nikolova-Stoupak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert-Hayek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623028v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuyuan Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Braud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-eacl.194" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129563v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04129557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.10250" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265914v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cal&#242;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacqmin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibo Rosemplatt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784752v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02619239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Beysson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Andrea Cruz-Bland&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosse Minnema" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Nourbakhsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dieudonat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Tsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941824v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332762v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53042-9_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Marsik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22221-4_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heinecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maillebuau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Anoun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Kobele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Trognon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269631v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laurent.di-filippo.fr/downloads/ISPIM3_aveccouverture.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188684v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.is.ocha.ac.jp/~bekki/lenls/lenls9/index.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39931-2_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decker Amandine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amblard Maxime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitholtz Ellen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414345v4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117306v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mery" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01415967v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>