--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -6553,402 +6553,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
               </w:r>
@@ -8535,515 +8535,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014164v1</w:t>
+                <w:t xml:space="preserve">hal-02014053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014230v1</w:t>
+                <w:t xml:space="preserve">hal-02014164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014053v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800579v1</w:t>
+                <w:t xml:space="preserve">hal-02014230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
               </w:r>
@@ -9213,217 +9213,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
+                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009605v1</w:t>
+                <w:t xml:space="preserve">hal-02013917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013917v1</w:t>
+                <w:t xml:space="preserve">hal-02009605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
               </w:r>
@@ -12166,390 +12166,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
+                <w:t xml:space="preserve">Fully automated E-field measurement setup using pigtailed electro-optic sensors for accurate, vectorial, and reliable remote measurement of high-power microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
+              <w:t xml:space="preserve">SPIE Europe Security and Defence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.71140L</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015018v1</w:t>
+                <w:t xml:space="preserve">hal-02015035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
+              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394600v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated E-field measurement setup using pigtailed electro-optic sensors for accurate, vectorial, and reliable remote measurement of high-power microwave signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Paupert</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Security and Defence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.71140L</w:t>
+              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015035v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: Toward stable, sensitive and vectorial measurements of high power electromagnetic fields</w:t>
               </w:r>
@@ -12833,51 +12833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14188,51 +14188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38DD1DE0"/>
+    <w:nsid w:val="CA8CF471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14419,51 +14419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7163-9106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137841914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Laita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Subirana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44211-025-00834-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Valido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasentieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekecs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Morris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chicoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiettekatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dodge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Juglair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bremond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sidorov-Biryukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chas&#1089;hin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874555" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fekecs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chicoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiettekatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-K Kim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03148846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Shcheglov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Schaschin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Garmatina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1692/1/012018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7163-9106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137841914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Laita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Subirana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44211-025-00834-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Valido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasentieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekecs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Morris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chicoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiettekatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dodge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Juglair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bremond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sidorov-Biryukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chas&#1089;hin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874555" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fekecs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chicoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiettekatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-K Kim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03148846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Shcheglov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Schaschin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Garmatina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1692/1/012018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>