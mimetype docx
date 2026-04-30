--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -5719,861 +5719,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297202v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hély</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+                <w:t xml:space="preserve">hal-02296652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321270v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Astic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
+              <w:t xml:space="preserve">Journées du GdR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296652v1</w:t>
+                <w:t xml:space="preserve">hal-03623217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Muller</w:t>
+                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297224v1</w:t>
+                <w:t xml:space="preserve">hal-02297202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coutaz J.L.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GdR NanoTeraMIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623217v1</w:t>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
               </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7502,619 +7502,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014176v1</w:t>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Hamdi</w:t>
+                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015383v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888533v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014186v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
               </w:r>
@@ -8535,515 +8535,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Hamdi</w:t>
+                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014053v1</w:t>
+                <w:t xml:space="preserve">hal-02014164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014164v1</w:t>
+                <w:t xml:space="preserve">hal-02014230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800579v1</w:t>
+                <w:t xml:space="preserve">hal-02014053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014230v1</w:t>
+                <w:t xml:space="preserve">hal-01800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
               </w:r>
@@ -9118,312 +9118,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009631v1</w:t>
+                <w:t xml:space="preserve">hal-02009605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013917v1</w:t>
+                <w:t xml:space="preserve">hal-02009631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
+                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009605v1</w:t>
+                <w:t xml:space="preserve">hal-02013917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
               </w:r>
@@ -10651,372 +10651,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Terahertz Antenna Pulsed Sources Made on Fe-Implanted InGaAsP/InP Photoconductive Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-resolved reflectivity study of (001) GaAs surfaces passivated with self-assembled monolayers of long chain thiols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Fekecs</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-K Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toronto, France. pp.STuC6</w:t>
+              <w:t xml:space="preserve">13th Photonic North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015801v1</w:t>
+                <w:t xml:space="preserve">hal-02015773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID Tags for identification in the THz domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Characteristics of Terahertz Antenna Pulsed Sources Made on Fe-Implanted InGaAsP/InP Photoconductive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Fekecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chicoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+                <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Optical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, France. pp.STuC6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057171v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-resolved reflectivity study of (001) GaAs surfaces passivated with self-assembled monolayers of long chain thiols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">THID Tags for identification in the THz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-K Kim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Photonic North Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015773v1</w:t>
+                <w:t xml:space="preserve">hal-01057171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
               </w:r>
@@ -11162,51 +11162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11244,90 +11244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast InGaAsP for a portable terahertz time domain spectroscopy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fekecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chicoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the Canadian Institute for Photonics Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Niagara falls, Canada</w:t>
@@ -11369,51 +11369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeV Fe ion implantation of InGaAsP/InP heterostructures for terahertz time-domain spectroscopy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fekecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11481,51 +11481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless tags for RF and THz identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,51 +11606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless Tags, the Next Frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12045,293 +12045,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
+              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015004v1</w:t>
+                <w:t xml:space="preserve">hal-00394600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated E-field measurement setup using pigtailed electro-optic sensors for accurate, vectorial, and reliable remote measurement of high-power microwave signals</w:t>
+                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Paupert</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Security and Defence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.71140L</w:t>
+              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015035v1</w:t>
+                <w:t xml:space="preserve">hal-02015018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
+                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
@@ -12362,194 +12362,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015018v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully automated E-field measurement setup using pigtailed electro-optic sensors for accurate, vectorial, and reliable remote measurement of high-power microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
+              <w:t xml:space="preserve">SPIE Europe Security and Defence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.71140L</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394600v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: Toward stable, sensitive and vectorial measurements of high power electromagnetic fields</w:t>
               </w:r>
@@ -12833,51 +12833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14188,51 +14188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA8CF471"/>
+    <w:nsid w:val="863A222B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14419,51 +14419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7163-9106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137841914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Laita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Subirana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44211-025-00834-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Valido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasentieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekecs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Morris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chicoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiettekatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dodge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Juglair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bremond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sidorov-Biryukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chas&#1089;hin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874555" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fekecs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chicoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiettekatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-K Kim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03148846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Shcheglov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Schaschin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Garmatina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1692/1/012018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maxime-bernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7163-9106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137841914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Laita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angels Subirana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44211-025-00834-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Valido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasentieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekecs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Morris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chicoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schiettekatte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dodge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fortin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.823925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ferrah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Juglair" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bremond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrofanov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sidorov-Biryukov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Chas&#1089;hin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874555" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-K Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fekecs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chicoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schiettekatte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015067v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03148846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Shcheglov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Schaschin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Garmatina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1692/1/012018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>