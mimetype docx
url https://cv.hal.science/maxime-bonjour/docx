--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -374,412 +374,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity Patterns and Periodontal Diseases in a French Hospital-Based Dental School: A Retrospective Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Oxaliplatin-Based Versus Alkylating Agent in Neuroendocrine Tumors According to the O 6 -Methylguanine-DNA Methyltransferase Status: A Randomized Phase II Study (MGMT-NET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Niccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saban-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13226631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.23.02724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913973v1</w:t>
+                <w:t xml:space="preserve">hal-04886197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopronostic factors in superficial colorectal adenocarcinomas treated by endoscopy: reproducibility and impact of immunohistochemistry and digital pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pontarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lavrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virchows Archiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00428-023-03722-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxaliplatin-Based Versus Alkylating Agent in Neuroendocrine Tumors According to the O 6 -Methylguanine-DNA Methyltransferase Status: A Randomized Phase II Study (MGMT-NET)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimorbidity Patterns and Periodontal Diseases in a French Hospital-Based Dental School: A Retrospective Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hadoux</w:t>
+                <w:t xml:space="preserve">Blandine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Niccoli</w:t>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Saban-Roche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (22), pp.6631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.23.02724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13226631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886197v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating missing epidemiological data for cervical cancer through Footprinting: A case study in India</w:t>
               </w:r>
@@ -1542,295 +1542,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03587190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role and utility of population-based cancer registries in cervical cancer surveillance and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global estimates of expected and preventable cervical cancers among girls born between 2005 and 2014: a birth cohort analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadrien Charvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Piñeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ann Chao</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106237⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), pp.e510-e521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547894v1</w:t>
+                <w:t xml:space="preserve">hal-04547888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of expected and preventable cervical cancers among girls born between 2005 and 2014: a birth cohort analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role and utility of population-based cancer registries in cervical cancer surveillance and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Piñeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Saraiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Baussano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Clifford</w:t>
+                <w:t xml:space="preserve">Ann Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (7), pp.e510-e521. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.106237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00046-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547888v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consciousness impairments in schizophrenia with and without first rank symptoms using the moving rubber hand illusion</w:t>
               </w:r>
@@ -2387,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bohic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2025.02.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesquieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cherblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Micon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo K Bouabdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13226631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Man" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Baussano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Douma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubien Berbey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.03.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Castellnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Hafdi-Nejjari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud-Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pi&#241;eros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saraiya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Franco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Clifford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00046-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Ameller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dereux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zajac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bohic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2025.02.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesquieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cherblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Micon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo K Bouabdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13226631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Man" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Baussano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Douma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubien Berbey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.03.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Castellnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Hafdi-Nejjari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud-Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Franco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pi&#241;eros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Clifford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00046-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saraiya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Ameller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dereux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zajac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>