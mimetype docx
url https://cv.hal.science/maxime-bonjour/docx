--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1408,429 +1408,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Outcome of Lobectomy for Thyroid Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global estimates of expected and preventable cervical cancers among girls born between 2005 and 2014: a birth cohort analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+                <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Castellnou</w:t>
+                <w:t xml:space="preserve">Eduardo Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Hafdi-Nejjari</w:t>
+                <w:t xml:space="preserve">Marion Piñeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bournaud-Salinas</w:t>
+                <w:t xml:space="preserve">Gary Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Thyroid Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.486--494. </w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), pp.e510-e521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000510620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03587190v1</w:t>
+                <w:t xml:space="preserve">hal-04547888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of expected and preventable cervical cancers among girls born between 2005 and 2014: a birth cohort analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role and utility of population-based cancer registries in cervical cancer surveillance and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Piñeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Saraiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Baussano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Franco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gary Clifford</w:t>
+                <w:t xml:space="preserve">Ann Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00046-3⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.106237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547888v1</w:t>
+                <w:t xml:space="preserve">hal-04547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role and utility of population-based cancer registries in cervical cancer surveillance and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Piñeros</w:t>
+                <w:t xml:space="preserve">Long-Term Outcome of Lobectomy for Thyroid Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Castellnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Saraiya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+                <w:t xml:space="preserve">Zakia Hafdi-Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Chao</w:t>
+                <w:t xml:space="preserve">Claire Bournaud-Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, pp.106237. </w:t>
+              <w:t xml:space="preserve">European Thyroid Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.486--494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000510620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547894v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consciousness impairments in schizophrenia with and without first rank symptoms using the moving rubber hand illusion</w:t>
               </w:r>
@@ -2387,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bohic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2025.02.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesquieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cherblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Micon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo K Bouabdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13226631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Man" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Baussano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Douma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubien Berbey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.03.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Castellnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Hafdi-Nejjari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud-Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Franco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pi&#241;eros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Clifford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00046-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saraiya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Ameller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dereux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zajac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bohic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cluse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2025.02.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesquieres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cherblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Micon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo K Bouabdallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13226631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Man" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Baussano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laborie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15204423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rezkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Douma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dubien Berbey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.03.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Franco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pi&#241;eros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Clifford" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00046-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saraiya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Chao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Castellnou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Hafdi-Nejjari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud-Salinas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Ameller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dereux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zajac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zaouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00016489.2020.1717608" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Abeillon Du Payrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9030792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>